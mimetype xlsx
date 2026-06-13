--- v0 (2026-04-04)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1064" uniqueCount="492">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -141,51 +141,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marli Tiengo Do Carmo Faria</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2326/indicacao_01-2026_-_ver._marli.pdf</t>
   </si>
   <si>
     <t>Indica a realização urgente de serviços de manutenção, patrolamento, cascalhamento, limpeza de bueiros e demais reparos necessários nas estradas rurais do município.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Robervânia Aparecida Da Silva Faé</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_01-2026_-_ver._robervania.pdf</t>
   </si>
   <si>
-    <t>Indica calçamiento na rua 18 de outubro, bairro São José, muitos buracos e necessidade de uma placa de mão única nesta rua.</t>
+    <t>Indica calçamento na rua 18 de outubro, bairro São José, muitos buracos e necessidade de uma placa de mão única nesta rua.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2333/indicacao_02-2026_-_ver._robervania.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de lote n,o Bairro São, Sebastião, interesse da comunidade ,em tornar área privada em pública, ,com praça e área de lazer para crianças brincarem, com mini quadra para futebol.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2334/indicacao_03-2026_-_ver._robervania.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas sem calçamento do Bairro dos Toledos.</t>
   </si>
@@ -463,50 +463,404 @@
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_01-2026_-_ver._ivanito.pdf</t>
   </si>
   <si>
     <t>Indica a realização de calçamento da via pública no bairro Boa Vista l, iniciando no bairro São Sebastião e estendendo-se até a Casa de Repouso Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacao_01-2026_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a implantação ou intensificação do serviço de esvaziamento (limpeza) de fossas sépticas na zona rural do Município.</t>
   </si>
   <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_03-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de melhorias nas estradas do carrego dos Rodrigues.</t>
+  </si>
+  <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacao_04-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica patrolamento e aplicação de saibro.</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_05-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica aplicação de Bauxita nas estradas da comunidade de Santa Maria de Cima.</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2376/indicacao_06-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias nas estradas do correge São José do miriti.</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_07-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias nas estradas do correge do Coletor.</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2378/indicacao_08-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias nas estradas do carrego dos Rodrigues.</t>
+  </si>
+  <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_09-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias nas estradas do carrego do Cedro.</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_11-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica com urgência serviços de manutenção, patrolamento e demais melhorias necessárias nas estradas rurais das comunidades: Santa Maria de Cima, Santa Maria de Baixo, Cachoeira Alegre, Fazenda Boa Esperança e demais comunidades.</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_10-2026_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica limpeza das caixas secas e dos barrancos localizados no Morro da Sicupemba.</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Lucimar V. do Carmo (Pelé)</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2383/indicacao_01-2026_-_lucimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizado estudo técnico e, posteriormente, encaminhado projeto de lei visando à implantação de um Parque Multissensorial adaptado para crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacao_02-2026_-_lucimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a manutenção do calçamento da Rua Nossa Senhora do Rosário, localizada no Bairro Brasil Novo, Município de lbatiba.</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacao_03-2026_-_lucimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam realizadas melhorias nas estradas vicinais localizadas no Córrego do Cedro, na região de Monte Cristo, especialmente na estrada próxima à propriedade do Sr. João Pitanga.</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Marcus Rodrigo Amorim Florindo</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2386/indicacao_01-2026_-_marcus.pdf</t>
+  </si>
+  <si>
+    <t>Indica a reconstrução, ampliação e adequação estrutural da ponte situada no acesso à creche municipal do Bairro lpê, garantindo condições adequadas de tráfego e segurança.</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2387/indicacao_11-2026_-_victor.pdf</t>
+  </si>
+  <si>
+    <t>Indica construção de uma nova Unidade Básica de Saúde (UBS) na Comunidade de Criciúma.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_23-2026_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de sistema de registro de presença de alunos por meio de câmeras com tecnologia de reconhecimento, nas unidades da rede pública municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_33-2026_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a instalação e/ou manutenção da iluminação pública no bairro João Bento.</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_23-2026_-_robervania.pdf</t>
+  </si>
+  <si>
+    <t>Indica que o Executivo Municipal estude a viabilidade e adote as providências necessárias para a aquisição e implantação de um Castramóvel no município de lbatiba/ES, destinado à realização de campanhas permanentes de castração de cães e gatos.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2409/indicacao_04-2026_-_lucimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a reforma e ampliação do vestiário, viabilizar um projeto de construção de arquibancada no campo da comunidade de Santa Maria de Baixo.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_05-2026_-_lucimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a reforma e ampliação do vestiário, substituição dos alambrados e viabilizar um projeto de construção de arquibancada no campo de futebol do Amancinho da Comunidade Córrego dos Carangolas.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_06-2026_-_lucimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a reforma e ampliação do vestiário, e viabilizar um projeto de construção de arquibancada no campo de futebol da Comunidade de Criciúma.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2412/indicacao_07-2026_-_lucimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de obras de calçamento na Rua Venda Quadro F, localizada no Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_-_marli_01.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de providências - CREAS.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2414/indicacao_-_marli_02.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de melhorias e adequação de quabra-molas no município.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2415/indicacao_-_marli.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias no trânsito - Rua Santa Maria.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2416/indicacao_33-2026_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a colocação de placas emborrachadas ou piso de borracha amortecedor abaixo dos brinquedos do parquinho localizado no Praça Central do Município de Ibatiba/ES.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_34-2026_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a contratação preferencial de Microempresas (ME) e empresas de pequeno porte (EPP) sediadas no Município para serviços de roçagem, capinação, jardinagem e correlatos.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica a realização urgente de obras de recuperação e conserto da Rua Nossa Senhora do Rosário, localizada no Bairro Brasil Novo.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2419/indicacao_verbal_-_ivanito_01.pdf</t>
+  </si>
+  <si>
+    <t>Indica a execução de calçamento de calçamento no Córrego do Pontal, em frente à igreja Católica.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_verbal_-_ivanito.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização calçamento no trecho que vai da propriedade do senhor Roberto até o acesso à igreja da comunidade.</t>
+  </si>
+  <si>
     <t>2328</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2328/mocao_de_pesar_-_ver._marli.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar pelo falecimento dos estimados municípes: Sr. Durval Freitas (Neném Mineiro), Dona Maria Aparecida Sanggi, Sr. Sizino da Silva, Sr. Onísio Dias de Carvalho, Francieli de oliveira Alves e Elaine Carlos.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>Fernando Vieira de Souza</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2329/mocao_de_aplauso_-_ver._fernando.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À SENHORA MARIA DA PENHA CANABARRO DA SILVEIRA, EM RECONHECIMENTO E GRATIDÃO PELO BELÍSSIMO TRABALHO REALIZADO À FRENTE DO SINDICATO DOS TRABALHADORES RURAIS AGRICULTORES E AGRICULTORAS FAMILIARES DE IBATIBA-ES .</t>
@@ -529,187 +883,634 @@
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES E AMIGOS DO SENHOR ONIZIO DIAS DE CARVALHO PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>Jadson Alves De Freitas Moreno</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2343/mocao_de_pesar_-_ver._jadson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sargento da Reserva e Dr. Luiz Cândido de Freitas, ocorrido no dia 16 de fevereiro de 2026, deixando imenso vazio no seio familiar, entre amigos e em toda a comunidade ibatibense.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2351/mocao_victor_-_danilo_hubner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecime;nto do jovem Danilo Hubner de Souza, aos 22 anos, ocorrido no dia 04 de março de 2026.</t>
   </si>
   <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2391/mocao_de_apalusos_-_lucimar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos em homenagem às ações realizadas durante o Mês de Conscientização do Autismo.</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2392/mocao_de_pesar_-_victor.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Senhor Doir Martins de Oliveira.</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2424/mocao_de_aplausos_-_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Moção de congratulação e aplausos senhores Jesus G. Vieira, Onésio G. Vieira, Matheus Faria e João Gigano.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2425/mocao_de_pesar_-_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar aos familiares e amigos de Célio Cabral Loura.</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2426/mocao_de_pesar_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento de Lucas Bryan Santos de Andrade.</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2427/mocao_de_pesar_-_victor_01.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento do senhor Rozalino Martins de Oliveira.</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2428/mocao_de_pesar_-_victor.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento do senhor Júlio Anacleto de Souza.</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2406/dec_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A RESOLUÇÃO Nº 09/2026, QUE DISPÕE SOBRE A CONCESSÃO DA MEDALHA "PEDRO NOGUEIRA TEIXEIRA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2430/dl_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>DEFINE A DATA PARA A REALIZAÇÃO DA SESSÃO SOLENE EM COMEMORAÇÃO À IMIGRAÇÃO LIBANESA NO MUNICÍPIO DE IBATIBA-ES E APRECIAÇÃO DOS NOMES INDICADOS PARA SEREM HOMENAGEADOS COM A “SALOMÃO JOSÉ FADLALAH”, NO EXERCÍCIO DE 2026.” De autoria da MESA DIRETORA DA CÂMARA MUNICIPAL DE IBATIBA.</t>
+  </si>
+  <si>
     <t>2363</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Luis Carlos Pancoti</t>
   </si>
   <si>
-    <t>http://sapl.ibatiba.es.leg.br/media/</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2363/plc_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A  AUTORIZAÇÃO DE CONTRATAÇÃO DE PESSOAL PARA  ATENDER AS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO DA  ADMINISTRAÇÃO MUNICIPAL EM DIVERSAS SECRETARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2368/plc_02-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL REVISÃO GERAL DOS VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2369/plc_03-2026.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO AO PISO DO MAGISTÉRIO DE PROFESSORES E PEDAGOGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2407/plc_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2433/plc_052026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONTRATAÇÃO DE SERVIDORES POR CARGOS TEMPORÁRIOS PARA ATENDER AS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PREVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2362</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2362/plo_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DO MONUMENTO DA BÍBLIA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2319/plo_02-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL À ASSOCIAÇÃO DE MOTOCICLISTAS DE IBATIBA - AMO IBATIBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2320/plo_03-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBATIBA.</t>
   </si>
   <si>
     <t>2321</t>
-  </si>
-[...1 lines deleted...]
-    <t>MESA DIRETORA</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2321/plo_04-2026.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 3º, 4º e 5º da Lei Municipal nº 768/2015 que estabelece normas para a concessão e o pagamento de viagens e diárias no âmbito do _x000D_
 Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>Marcus Rodrigo Amorim Florindo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2360/plo_05-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público no Município de Ibatiba e dá outras providências.</t>
   </si>
   <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>Wesley Andrade Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2397/plo_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TRANSPARÊNCIA NA EXECUÇÃO DA LEI MUNICIPAL Nº 1123/2025, NO ÂMBITO DO MUNICÍPIO DE IBATIBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2398/plo_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Código Municipal de Micromobilidade Urbana de lbatíba - ES, dispõe sobre regras de circulação e segurança de bicicletas e congêneres, com integração ao Programa Bike Legal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2399/plo_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE INCLUSÃO DA PESSOA COM DEFICIÊNCIA, NO ÂMBITO DO MUNICÍPIO DE IBATIBA, E ESTABELECE PRINCÍPIOS, DIRETRIZES E INSTRUMENTOS DE IMPLEMENTAÇÃO.</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2400/plo_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TRANSPARÊNCIA NA EXECUÇÃO DA LEI MUNICIPAL Nº 1.123/2025, NO ÂMBITO DO MUNICÍPIO DE IBATIBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2401/plo_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Recepciona a Lei Federal n.º 13.913/2019, de 25 de novembro de 2019, para alterar a Lei Municipal n.º 517, de 08 de maio de 2008, reduzindo a faixa non aedificandi contígua a faixa de domínio público das rodovias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2402/plo_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CIRCULAÇÃO DE EQUIPAMENTOS DE MOBILIDADE INDIVIDUAL AUTOPROPELIDOS, CICLOMOTORES, CICLO­ELÉTRICAS, BICICLETAS ELÉTRICAS EQUIPARADAS E CICLOMOTORES E BICICLETAS ELÉTRICAS NÃO EQUIPARADAS A CICLOMOTORES EM CICLOVIAS, CICLOFAIXAS E VIAS PÚBLICAS NO MUNICÍPIO DE IBATIBA/ES E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2403/plo_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de logradouro público no Município de lbatiba e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2404/plo_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de logradouro público no Município de lbatiba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2408/plo_14-2026_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2429/plo_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Saúde Digital no Município de Ibatiba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2432/plo_162026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Transparência das Listas de Espera no âmbito do Sistema Único de Saúde no Município de Ibatiba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2435/plo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do perímetro urbano do Município de Ibatiba/ES, transformando área de expansão urbana em área urbana e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2436/plo_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do perímetro urbano do município de Ibatiba/ES, transformando área de expansão urbana em área urbana e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2437/plo_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2431/leg202026-202605061303288368737l9yvp20821.pdf</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2438/plo_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política Municipal de Saúde integral da Mulher no âmbito do Município de ibatiba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2439/plo_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para o controle, rastreamento e monitoramento da frota de veículos e maquinários pertencentes ao Município de Ibatiba/ES, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2440/plo_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A GARANTIA DE ASSENTOS PREFERENCIAIS PARA ESTUDANTES COM NECESSIDADES EDUCACIONAIS ESPECÍFICAS NAS INSTITUIÇÕES DE ENSINO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>Emiliane Ribeiro Lázaro</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2442/plo_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>CRIA EMENDAS SUBSTITUTIVAS REFERENTES À LEI Nº 984/2022 QUE INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA) NO MUNICÍPIO DE IBATIBA-ES.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2443/plo_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DIRETRIZES PARA IDENTIFICAÇÃO E ENCAMINHAMENTO DE ESTUDANTES EM SITUAÇÃO DE INSEGURANÇA ALIMENTAR À REDE DE ASSISTÊNCIA SOCIAL NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2444/plo_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO DE IBATIBA/ES, TRANSFORMANDO ÁREA DE EXPANSÃO URBANA EM ÁREA URBANA E DÁ OUTRAS PREVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2445/plo_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2446/plo_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2447/plo_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA (REURB) NO MUNICÍPIO DE IBATIBA/ES, EM CONFORMIDADE COM A LEI FEDERAL Nº 13.465, DE 11 DE JULHO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2448/plo_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de lbatiba/ES, o Protocolo de Recebimento, Acolhimento e Encaminhamento de Denúncias de Assédio Moral, Perseguição Institucional e Violação dos Direitos Funcionais dos Servidores Públicos Municipais e dá outras providências.</t>
+  </si>
+  <si>
     <t>2359</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2359/pl_02-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 02/2015, em seu Anexo Único, que concede, na forma de auxílio financeiro, assistência a saúde, no âmbito da Câmara Municipal de lbatiba e dá outras providências.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2364/res_02-2026.pdf</t>
+  </si>
+  <si>
     <t>Altera a Resolução nº 02/2015, em seu Anexo Único, que concede, na forma de auxílio financeiro, assistência à saúde, âmbito da Câmara Municipal de Ibatiba e dá outras providências.</t>
   </si>
   <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2405/res_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA FRENTE PARLAMENTAR AMPLA DE INCLUSÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE IBATIBA, ESTABELECE DIRETRIZES PARA SEU FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2434/pr_042026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Procuradoria da Mulher no âmbito da Câmara Municipal de Ibatiba e estabelece suas competências.</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2449/pr_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>CRIA A COMISSÃO PERMANENTE DE ADMINISTRAÇÃO PÚBLICA E SERVIÇO PÚBLICO NO ÂMBITO DA CÂMARA MUNICIPAL DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2450/pr_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de lbatiba/ES, o Protocolo de Recebimento, Acolhimento e Encaminhamento de Denúncias de Assédio Moral, Perseguição Institucional e Violação dos Direitos Funcionais dos Servidores Públicos Municipais, no âmbito da Comissão Permanente de Defesa dos Servidores Públicos.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2451/pr_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A MEDALHA DO MÉRITO AMBIENTAL E DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE PARA SUA ENTREGA AOS ALUNOS DA ESCOLA VENCEDORA DA FEIRA VERDE MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2327</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_01-2026_-_ver._marli.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da situação atual do abastecimento de água no município.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_01-2026_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a esta Casa de Leis um levantamento completo de todos os locais atendidos pelo transporte escolar no município.</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2382/indicacao_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Prefeito sobre assuntos da administração, cabendo a Vossa Excelência respondê-las no prazo de trinta dias, conforme o art. 75, inciso VI, da mesma Lei.</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2393/requerimento_-_fernando_01.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas sobre atendimentos a pessoas com condições atípicas no município .</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2394/requerimento_01-2026_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Gilvan Aguiar Costa, Deputado Federal pelo Estado do Espírito Santo, solicitando apoio institucional e articulação junto ao Governo Federal, com vistas à implantação de um Hospital Regional no município de lbatiba/ES.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2395/requerimento_02-2026_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Requer testes de qualidade da água e fiscalização nos sistemas de abastecimento no município de lbatiba/ES.</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2396/requerimento_-_wesley.pdf</t>
+  </si>
+  <si>
+    <t>Requer prestação de esclarecimentos completos sobre a obra da barragem em execução no município.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2421/requerimento_02_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício, solicitando apoio institucional e articulação junto ao Governo Federal, com vistas à implantação de um hospital Regional no município de Ibatiba/ES.</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2422/requerimento_03_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente à CESAN, solicitando informações acerca do sistema de tratamento de esgoto sanitário no município.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2423/requerimento_oficio_-_sidimar.pdf</t>
+  </si>
+  <si>
+    <t>Requer solicitação de providências quando à permanência de pessoas em situação de rua na praça em frente ao IFES.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA DO DIA 10 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DO DIA 19 DE MARÇO DE 2026.</t>
   </si>
 </sst>
 </file>
 
@@ -1034,67 +1835,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2361/01_-_denuncia_-_ver._wesley.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2322/indicacao_08-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2323/indicacao_09-2026_-_ver_.sidimar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_10-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_11-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2326/indicacao_01-2026_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_01-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2333/indicacao_02-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2334/indicacao_03-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2335/indicacao_04-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2336/indicacao_05-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2337/indicacao_06-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_07-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2339/indicacao_13-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2340/indicacao_14-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacao_15-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacao_05-2026_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacao_06-2026_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacao_08-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacao_09-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacao_10-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2348/indicacao_11-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2349/indicacao_12-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2350/indicacao_13-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacao_17-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2353/indicacao_18-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2354/indicacao_19-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2355/indicacao_20-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2356/indicacao_21-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2357/indicacao_22-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2365/indicacao_01-2026_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_01-2026_-_ver._ivanito.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacao_01-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2328/mocao_de_pesar_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2329/mocao_de_aplauso_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2330/mocao_de_aplauso_2_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2331/mocao_de_pesar_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2343/mocao_de_pesar_-_ver._jadson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2351/mocao_victor_-_danilo_hubner.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2368/plc_02-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2369/plc_03-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2362/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2319/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2320/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2321/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2360/plo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2359/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_01-2026_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_01-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2361/01_-_denuncia_-_ver._wesley.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2322/indicacao_08-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2323/indicacao_09-2026_-_ver_.sidimar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_10-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_11-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2326/indicacao_01-2026_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_01-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2333/indicacao_02-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2334/indicacao_03-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2335/indicacao_04-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2336/indicacao_05-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2337/indicacao_06-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_07-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2339/indicacao_13-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2340/indicacao_14-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacao_15-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacao_05-2026_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacao_06-2026_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacao_08-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacao_09-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacao_10-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2348/indicacao_11-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2349/indicacao_12-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2350/indicacao_13-2026_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacao_17-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2353/indicacao_18-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2354/indicacao_19-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2355/indicacao_20-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2356/indicacao_21-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2357/indicacao_22-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2365/indicacao_01-2026_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_01-2026_-_ver._ivanito.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacao_01-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_03-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacao_04-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_05-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2376/indicacao_06-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_07-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2378/indicacao_08-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_09-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_11-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_10-2026_-_marli.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2383/indicacao_01-2026_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacao_02-2026_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacao_03-2026_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2386/indicacao_01-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2387/indicacao_11-2026_-_victor.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_23-2026_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_33-2026_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_23-2026_-_robervania.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2409/indicacao_04-2026_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_05-2026_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_06-2026_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2412/indicacao_07-2026_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_-_marli_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2414/indicacao_-_marli_02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2415/indicacao_-_marli.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2416/indicacao_33-2026_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_34-2026_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2419/indicacao_verbal_-_ivanito_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_verbal_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2328/mocao_de_pesar_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2329/mocao_de_aplauso_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2330/mocao_de_aplauso_2_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2331/mocao_de_pesar_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2343/mocao_de_pesar_-_ver._jadson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2351/mocao_victor_-_danilo_hubner.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2391/mocao_de_apalusos_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2392/mocao_de_pesar_-_victor.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2424/mocao_de_aplausos_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2425/mocao_de_pesar_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2426/mocao_de_pesar_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2427/mocao_de_pesar_-_victor_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2428/mocao_de_pesar_-_victor.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2406/dec_01-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2430/dl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2363/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2368/plc_02-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2369/plc_03-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2407/plc_04-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2433/plc_052026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2362/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2319/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2320/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2321/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2360/plo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2397/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2398/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2399/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2400/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2401/plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2402/plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2403/plo_13-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2404/plo_14-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2408/plo_14-2026_sidimar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2429/plo_15-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2432/plo_162026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2435/plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2436/plo_18-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2437/plo_19-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2431/leg202026-202605061303288368737l9yvp20821.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2438/plo_21-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2439/plo_22-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2440/plo_23-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2442/plo_25-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2443/plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2444/plo_27-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2445/plo_28-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2446/plo_29-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2447/plo_30-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2448/plo_31-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2359/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2364/res_02-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2405/res_03-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2434/pr_042026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2449/pr_05-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2450/pr_06-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2451/pr_07-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_01-2026_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_01-2026_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2382/indicacao_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2393/requerimento_-_fernando_01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2394/requerimento_01-2026_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2395/requerimento_02-2026_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2396/requerimento_-_wesley.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2421/requerimento_02_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2422/requerimento_03_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2026/2423/requerimento_oficio_-_sidimar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H54"/>
+  <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1946,560 +2747,2614 @@
       </c>
       <c r="D34" t="s">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>148</v>
       </c>
       <c r="H34" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D35" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>36</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H35" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>155</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="F36" t="s">
+        <v>36</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>159</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>156</v>
+        <v>36</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H37" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>163</v>
       </c>
       <c r="D38" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>156</v>
+        <v>36</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H38" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>35</v>
+        <v>167</v>
       </c>
       <c r="D39" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>166</v>
+        <v>36</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>40</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="F40" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
-        <v>173</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>175</v>
+        <v>36</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H41" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="D42" t="s">
-        <v>173</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="F42" t="s">
-        <v>175</v>
+        <v>36</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>27</v>
+        <v>183</v>
       </c>
       <c r="D43" t="s">
-        <v>173</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>175</v>
+        <v>36</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>187</v>
       </c>
       <c r="D44" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F44" t="s">
-        <v>156</v>
+        <v>188</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H44" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>23</v>
+        <v>192</v>
       </c>
       <c r="D45" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F45" t="s">
-        <v>156</v>
+        <v>188</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="H45" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="D46" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F46" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="H46" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="D47" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F47" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>200</v>
+        <v>82</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
-        <v>204</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="F49" t="s">
-        <v>200</v>
+        <v>19</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>23</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>204</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>176</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>23</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="F52" t="s">
-        <v>19</v>
+        <v>188</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>27</v>
+        <v>225</v>
       </c>
       <c r="D53" t="s">
-        <v>219</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>220</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>176</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
+        <v>229</v>
+      </c>
+      <c r="D54" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54" t="s">
+        <v>188</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H54" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55" t="s">
+        <v>188</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" t="s">
+        <v>36</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H56" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>241</v>
+      </c>
+      <c r="D57" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57" t="s">
+        <v>36</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H57" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>244</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>245</v>
+      </c>
+      <c r="D58" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58" t="s">
+        <v>36</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H58" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>248</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>249</v>
+      </c>
+      <c r="D59" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H59" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>253</v>
+      </c>
+      <c r="D60" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H60" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>256</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>257</v>
+      </c>
+      <c r="D61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H61" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>260</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>261</v>
+      </c>
+      <c r="D62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" t="s">
+        <v>143</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H62" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>264</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>265</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63" t="s">
+        <v>143</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H63" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>268</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>10</v>
       </c>
-      <c r="D54" t="s">
-[...12 lines deleted...]
-        <v>224</v>
+      <c r="D64" t="s">
+        <v>269</v>
+      </c>
+      <c r="E64" t="s">
+        <v>270</v>
+      </c>
+      <c r="F64" t="s">
+        <v>36</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H64" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>273</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>23</v>
+      </c>
+      <c r="D65" t="s">
+        <v>269</v>
+      </c>
+      <c r="E65" t="s">
+        <v>270</v>
+      </c>
+      <c r="F65" t="s">
+        <v>274</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H65" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>277</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" t="s">
+        <v>269</v>
+      </c>
+      <c r="E66" t="s">
+        <v>270</v>
+      </c>
+      <c r="F66" t="s">
+        <v>274</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H66" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>280</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" t="s">
+        <v>269</v>
+      </c>
+      <c r="E67" t="s">
+        <v>270</v>
+      </c>
+      <c r="F67" t="s">
+        <v>274</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H67" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>283</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" t="s">
+        <v>269</v>
+      </c>
+      <c r="E68" t="s">
+        <v>270</v>
+      </c>
+      <c r="F68" t="s">
+        <v>284</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H68" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>287</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69" t="s">
+        <v>269</v>
+      </c>
+      <c r="E69" t="s">
+        <v>270</v>
+      </c>
+      <c r="F69" t="s">
+        <v>82</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H69" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>290</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>45</v>
+      </c>
+      <c r="D70" t="s">
+        <v>269</v>
+      </c>
+      <c r="E70" t="s">
+        <v>270</v>
+      </c>
+      <c r="F70" t="s">
+        <v>19</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H70" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>293</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>49</v>
+      </c>
+      <c r="D71" t="s">
+        <v>269</v>
+      </c>
+      <c r="E71" t="s">
+        <v>270</v>
+      </c>
+      <c r="F71" t="s">
+        <v>82</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H71" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>296</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>53</v>
+      </c>
+      <c r="D72" t="s">
+        <v>269</v>
+      </c>
+      <c r="E72" t="s">
+        <v>270</v>
+      </c>
+      <c r="F72" t="s">
+        <v>274</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H72" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>57</v>
+      </c>
+      <c r="D73" t="s">
+        <v>269</v>
+      </c>
+      <c r="E73" t="s">
+        <v>270</v>
+      </c>
+      <c r="F73" t="s">
+        <v>274</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H73" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>302</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>61</v>
+      </c>
+      <c r="D74" t="s">
+        <v>269</v>
+      </c>
+      <c r="E74" t="s">
+        <v>270</v>
+      </c>
+      <c r="F74" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H74" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>305</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>65</v>
+      </c>
+      <c r="D75" t="s">
+        <v>269</v>
+      </c>
+      <c r="E75" t="s">
+        <v>270</v>
+      </c>
+      <c r="F75" t="s">
+        <v>82</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H75" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>308</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>69</v>
+      </c>
+      <c r="D76" t="s">
+        <v>269</v>
+      </c>
+      <c r="E76" t="s">
+        <v>270</v>
+      </c>
+      <c r="F76" t="s">
+        <v>82</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H76" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>311</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>312</v>
+      </c>
+      <c r="E77" t="s">
+        <v>313</v>
+      </c>
+      <c r="F77" t="s">
+        <v>314</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H77" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>317</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>23</v>
+      </c>
+      <c r="D78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F78" t="s">
+        <v>314</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H78" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>320</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>321</v>
+      </c>
+      <c r="E79" t="s">
+        <v>322</v>
+      </c>
+      <c r="F79" t="s">
+        <v>323</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H79" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>326</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" t="s">
+        <v>321</v>
+      </c>
+      <c r="E80" t="s">
+        <v>322</v>
+      </c>
+      <c r="F80" t="s">
+        <v>323</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H80" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>329</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" t="s">
+        <v>321</v>
+      </c>
+      <c r="E81" t="s">
+        <v>322</v>
+      </c>
+      <c r="F81" t="s">
+        <v>323</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H81" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>332</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" t="s">
+        <v>321</v>
+      </c>
+      <c r="E82" t="s">
+        <v>322</v>
+      </c>
+      <c r="F82" t="s">
+        <v>323</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H82" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>335</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" t="s">
+        <v>321</v>
+      </c>
+      <c r="E83" t="s">
+        <v>322</v>
+      </c>
+      <c r="F83" t="s">
+        <v>323</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H83" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>338</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>339</v>
+      </c>
+      <c r="E84" t="s">
+        <v>340</v>
+      </c>
+      <c r="F84" t="s">
+        <v>274</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H84" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>343</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D85" t="s">
+        <v>339</v>
+      </c>
+      <c r="E85" t="s">
+        <v>340</v>
+      </c>
+      <c r="F85" t="s">
+        <v>274</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H85" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>346</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>27</v>
+      </c>
+      <c r="D86" t="s">
+        <v>339</v>
+      </c>
+      <c r="E86" t="s">
+        <v>340</v>
+      </c>
+      <c r="F86" t="s">
+        <v>323</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H86" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>349</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" t="s">
+        <v>339</v>
+      </c>
+      <c r="E87" t="s">
+        <v>340</v>
+      </c>
+      <c r="F87" t="s">
+        <v>314</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H87" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>352</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" t="s">
+        <v>339</v>
+      </c>
+      <c r="E88" t="s">
+        <v>340</v>
+      </c>
+      <c r="F88" t="s">
+        <v>201</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H88" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>355</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89" t="s">
+        <v>339</v>
+      </c>
+      <c r="E89" t="s">
+        <v>340</v>
+      </c>
+      <c r="F89" t="s">
+        <v>356</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H89" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>359</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>45</v>
+      </c>
+      <c r="D90" t="s">
+        <v>339</v>
+      </c>
+      <c r="E90" t="s">
+        <v>340</v>
+      </c>
+      <c r="F90" t="s">
+        <v>274</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H90" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>362</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>49</v>
+      </c>
+      <c r="D91" t="s">
+        <v>339</v>
+      </c>
+      <c r="E91" t="s">
+        <v>340</v>
+      </c>
+      <c r="F91" t="s">
+        <v>356</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H91" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>365</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>53</v>
+      </c>
+      <c r="D92" t="s">
+        <v>339</v>
+      </c>
+      <c r="E92" t="s">
+        <v>340</v>
+      </c>
+      <c r="F92" t="s">
+        <v>356</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H92" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>368</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>57</v>
+      </c>
+      <c r="D93" t="s">
+        <v>339</v>
+      </c>
+      <c r="E93" t="s">
+        <v>340</v>
+      </c>
+      <c r="F93" t="s">
+        <v>41</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H93" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>371</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>61</v>
+      </c>
+      <c r="D94" t="s">
+        <v>339</v>
+      </c>
+      <c r="E94" t="s">
+        <v>340</v>
+      </c>
+      <c r="F94" t="s">
+        <v>323</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H94" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>374</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>65</v>
+      </c>
+      <c r="D95" t="s">
+        <v>339</v>
+      </c>
+      <c r="E95" t="s">
+        <v>340</v>
+      </c>
+      <c r="F95" t="s">
+        <v>19</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H95" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>377</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>69</v>
+      </c>
+      <c r="D96" t="s">
+        <v>339</v>
+      </c>
+      <c r="E96" t="s">
+        <v>340</v>
+      </c>
+      <c r="F96" t="s">
+        <v>19</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H96" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>380</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>73</v>
+      </c>
+      <c r="D97" t="s">
+        <v>339</v>
+      </c>
+      <c r="E97" t="s">
+        <v>340</v>
+      </c>
+      <c r="F97" t="s">
+        <v>19</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H97" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>383</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>77</v>
+      </c>
+      <c r="D98" t="s">
+        <v>339</v>
+      </c>
+      <c r="E98" t="s">
+        <v>340</v>
+      </c>
+      <c r="F98" t="s">
+        <v>19</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H98" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>386</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>81</v>
+      </c>
+      <c r="D99" t="s">
+        <v>339</v>
+      </c>
+      <c r="E99" t="s">
+        <v>340</v>
+      </c>
+      <c r="F99" t="s">
+        <v>19</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H99" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>389</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>86</v>
+      </c>
+      <c r="D100" t="s">
+        <v>339</v>
+      </c>
+      <c r="E100" t="s">
+        <v>340</v>
+      </c>
+      <c r="F100" t="s">
+        <v>323</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H100" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>392</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>90</v>
+      </c>
+      <c r="D101" t="s">
+        <v>339</v>
+      </c>
+      <c r="E101" t="s">
+        <v>340</v>
+      </c>
+      <c r="F101" t="s">
+        <v>323</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H101" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>395</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>94</v>
+      </c>
+      <c r="D102" t="s">
+        <v>339</v>
+      </c>
+      <c r="E102" t="s">
+        <v>340</v>
+      </c>
+      <c r="F102" t="s">
+        <v>323</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H102" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>397</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>98</v>
+      </c>
+      <c r="D103" t="s">
+        <v>339</v>
+      </c>
+      <c r="E103" t="s">
+        <v>340</v>
+      </c>
+      <c r="F103" t="s">
+        <v>19</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H103" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>399</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>102</v>
+      </c>
+      <c r="D104" t="s">
+        <v>339</v>
+      </c>
+      <c r="E104" t="s">
+        <v>340</v>
+      </c>
+      <c r="F104" t="s">
+        <v>41</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H104" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>402</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>106</v>
+      </c>
+      <c r="D105" t="s">
+        <v>339</v>
+      </c>
+      <c r="E105" t="s">
+        <v>340</v>
+      </c>
+      <c r="F105" t="s">
+        <v>41</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H105" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>405</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>110</v>
+      </c>
+      <c r="D106" t="s">
+        <v>339</v>
+      </c>
+      <c r="E106" t="s">
+        <v>340</v>
+      </c>
+      <c r="F106" t="s">
+        <v>19</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H106" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>407</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>114</v>
+      </c>
+      <c r="D107" t="s">
+        <v>339</v>
+      </c>
+      <c r="E107" t="s">
+        <v>340</v>
+      </c>
+      <c r="F107" t="s">
+        <v>82</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H107" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>409</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>118</v>
+      </c>
+      <c r="D108" t="s">
+        <v>339</v>
+      </c>
+      <c r="E108" t="s">
+        <v>340</v>
+      </c>
+      <c r="F108" t="s">
+        <v>410</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H108" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>413</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>122</v>
+      </c>
+      <c r="D109" t="s">
+        <v>339</v>
+      </c>
+      <c r="E109" t="s">
+        <v>340</v>
+      </c>
+      <c r="F109" t="s">
+        <v>410</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H109" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>416</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>126</v>
+      </c>
+      <c r="D110" t="s">
+        <v>339</v>
+      </c>
+      <c r="E110" t="s">
+        <v>340</v>
+      </c>
+      <c r="F110" t="s">
+        <v>323</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H110" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>419</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>130</v>
+      </c>
+      <c r="D111" t="s">
+        <v>339</v>
+      </c>
+      <c r="E111" t="s">
+        <v>340</v>
+      </c>
+      <c r="F111" t="s">
+        <v>188</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H111" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>422</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>134</v>
+      </c>
+      <c r="D112" t="s">
+        <v>339</v>
+      </c>
+      <c r="E112" t="s">
+        <v>340</v>
+      </c>
+      <c r="F112" t="s">
+        <v>188</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H112" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>424</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>138</v>
+      </c>
+      <c r="D113" t="s">
+        <v>339</v>
+      </c>
+      <c r="E113" t="s">
+        <v>340</v>
+      </c>
+      <c r="F113" t="s">
+        <v>41</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H113" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>427</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>142</v>
+      </c>
+      <c r="D114" t="s">
+        <v>339</v>
+      </c>
+      <c r="E114" t="s">
+        <v>340</v>
+      </c>
+      <c r="F114" t="s">
+        <v>410</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H114" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>430</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" t="s">
+        <v>431</v>
+      </c>
+      <c r="E115" t="s">
+        <v>432</v>
+      </c>
+      <c r="F115" t="s">
+        <v>201</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H115" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>435</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>23</v>
+      </c>
+      <c r="D116" t="s">
+        <v>431</v>
+      </c>
+      <c r="E116" t="s">
+        <v>432</v>
+      </c>
+      <c r="F116" t="s">
+        <v>314</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H116" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>438</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>27</v>
+      </c>
+      <c r="D117" t="s">
+        <v>431</v>
+      </c>
+      <c r="E117" t="s">
+        <v>432</v>
+      </c>
+      <c r="F117" t="s">
+        <v>356</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H117" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>441</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>31</v>
+      </c>
+      <c r="D118" t="s">
+        <v>431</v>
+      </c>
+      <c r="E118" t="s">
+        <v>432</v>
+      </c>
+      <c r="F118" t="s">
+        <v>41</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H118" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>444</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119" t="s">
+        <v>431</v>
+      </c>
+      <c r="E119" t="s">
+        <v>432</v>
+      </c>
+      <c r="F119" t="s">
+        <v>410</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H119" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>447</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>40</v>
+      </c>
+      <c r="D120" t="s">
+        <v>431</v>
+      </c>
+      <c r="E120" t="s">
+        <v>432</v>
+      </c>
+      <c r="F120" t="s">
+        <v>410</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H120" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>450</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>45</v>
+      </c>
+      <c r="D121" t="s">
+        <v>431</v>
+      </c>
+      <c r="E121" t="s">
+        <v>432</v>
+      </c>
+      <c r="F121" t="s">
+        <v>82</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H121" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>453</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>454</v>
+      </c>
+      <c r="E122" t="s">
+        <v>455</v>
+      </c>
+      <c r="F122" t="s">
+        <v>36</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H122" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>458</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>23</v>
+      </c>
+      <c r="D123" t="s">
+        <v>454</v>
+      </c>
+      <c r="E123" t="s">
+        <v>455</v>
+      </c>
+      <c r="F123" t="s">
+        <v>19</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H123" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>461</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>27</v>
+      </c>
+      <c r="D124" t="s">
+        <v>454</v>
+      </c>
+      <c r="E124" t="s">
+        <v>455</v>
+      </c>
+      <c r="F124" t="s">
+        <v>19</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H124" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>464</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>31</v>
+      </c>
+      <c r="D125" t="s">
+        <v>454</v>
+      </c>
+      <c r="E125" t="s">
+        <v>455</v>
+      </c>
+      <c r="F125" t="s">
+        <v>274</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H125" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>467</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126" t="s">
+        <v>454</v>
+      </c>
+      <c r="E126" t="s">
+        <v>455</v>
+      </c>
+      <c r="F126" t="s">
+        <v>19</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H126" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>470</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127" t="s">
+        <v>454</v>
+      </c>
+      <c r="E127" t="s">
+        <v>455</v>
+      </c>
+      <c r="F127" t="s">
+        <v>19</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H127" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>473</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>45</v>
+      </c>
+      <c r="D128" t="s">
+        <v>454</v>
+      </c>
+      <c r="E128" t="s">
+        <v>455</v>
+      </c>
+      <c r="F128" t="s">
+        <v>356</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H128" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>476</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>49</v>
+      </c>
+      <c r="D129" t="s">
+        <v>454</v>
+      </c>
+      <c r="E129" t="s">
+        <v>455</v>
+      </c>
+      <c r="F129" t="s">
+        <v>19</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H129" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>479</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>53</v>
+      </c>
+      <c r="D130" t="s">
+        <v>454</v>
+      </c>
+      <c r="E130" t="s">
+        <v>455</v>
+      </c>
+      <c r="F130" t="s">
+        <v>19</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H130" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>482</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>57</v>
+      </c>
+      <c r="D131" t="s">
+        <v>454</v>
+      </c>
+      <c r="E131" t="s">
+        <v>455</v>
+      </c>
+      <c r="F131" t="s">
+        <v>19</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H131" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>485</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>27</v>
+      </c>
+      <c r="D132" t="s">
+        <v>486</v>
+      </c>
+      <c r="E132" t="s">
+        <v>487</v>
+      </c>
+      <c r="F132" t="s">
+        <v>314</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H132" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>489</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" t="s">
+        <v>486</v>
+      </c>
+      <c r="E133" t="s">
+        <v>490</v>
+      </c>
+      <c r="F133" t="s">
+        <v>314</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H133" t="s">
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2513,50 +5368,129 @@
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>