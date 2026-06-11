--- v0 (2025-12-25)
+++ v1 (2026-06-11)
@@ -54,4812 +54,4812 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fernando Vieira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1887/ind_01_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1887/ind_01_fernando.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado Container Lixo, nas proximidades do IFES - Campus Ibatiba. Saliento a importância de colocar containers de lixo nas proximidades do IFES - Campus Ibatiba, envolve vários aspectos, como logística, higiene e organização.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1888/ind_02_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1888/ind_02_fernando.pdf</t>
   </si>
   <si>
     <t>Indica propor uma solicitação à Secretaria De Interior e Transportes para que seja realizado pavimentação e drenagem das ruas na comunidade das Perobas em ibatiba, nesta cidade.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1889/ind_03_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1889/ind_03_fernando.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado de pavimentação e drenagem na rua de acesso a Cesan, na saída para comunidade dos Rodrigues, nesta cidade. Solicito, portanto, o empenho da Secretaria de Interior e Transportes para que essa demanda seja atendida o mais brevemente possível Agradeço a atenção dispensada à presente indicação e espero contar com o apoio desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1890/ind_04_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1890/ind_04_fernando.pdf</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1891/ind_05_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1891/ind_05_fernando.pdf</t>
   </si>
   <si>
     <t>Indica uma linha do transporte escolar para os estudantes da comunidade de Monte Cristo.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1892/ind_06_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1892/ind_06_fernando.pdf</t>
   </si>
   <si>
     <t>Indica uma linha do transporte escolar para os estudantes de Santa Clara e Criciúma que estudam no IFES - Campus Ibatiba.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1893/ind_07_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1893/ind_07_fernando.pdf</t>
   </si>
   <si>
     <t>Indica uma linha do transporte escolar para os estudantes do bairro São José, nesta cidade.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1894/ind_08_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1894/ind_08_fernando.pdf</t>
   </si>
   <si>
     <t>Indica implantação de estacionamento exclusivo para motos na Avenida Manoel Alcântara de Oliveira, ao lado do Posto ALE, no bairro Boa Es perança.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1895/ind_09_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1895/ind_09_fernando.pdf</t>
   </si>
   <si>
     <t>Indica inclusão do trecho que liga a BR-262 à Vila das Perobas no Programa Caminhos do Campo.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1896/ind_10_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1896/ind_10_fernando.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão do trecho de 3 quilômetros do Caminhos do Campo ligando o caminho do campo da Comunidade da Cambraia à Vila das Perobas.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jadson Alves De Freitas Moreno</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1897/ind_01_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1897/ind_01_jadson.pdf</t>
   </si>
   <si>
     <t>Indica Iluminação pública na estrada vicinal pavimentada que liga a BR-262 à Igreja Maranata.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1898/ind_02_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1898/ind_02_jadson.pdf</t>
   </si>
   <si>
     <t>Indica aplicação urgente de Revsol nas serras dos farias e quincas, na comunidade de Santa Maria de Cima.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1899/ind_03_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1899/ind_03_jadson.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação das ruas Olívio Toledo e Davi Gomes Saraiva, no Bairro Chácara do Alvarino Toledo.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Lucimar V. do Carmo (Pelé)</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1900/ind_01_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1900/ind_01_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a troca das vigas de sustentação da ponte de cimento na comunidade “Cabeceira do Perdido" que fica nas proximidades da propriedade do Sr. Antônio Gomes e Sra. Maria Gomes. Tal medida faz-se necessária pois a ponte é o acesso importante aos moradores e produtores rurais que trabalham na região e tráfego de caminhão de lixo, ônibus escolar, carretas pesadas de produção agrícola da região.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1901/ind_02lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1901/ind_02lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção urgente da ponte da pitanga e que seja feita uma vistoria técnica devido as vigas e estrutura estarem danificadas. A solicitação se faz pertinente, pois a mesma se encontra em péssimas condições, inviabilizando a locomoção dos moradores e trabalhadore s rurais na região, passagem de carros pequenos de família, caminhão de lixo, ônibus e Kombi escolar, carretas pesadas da produção de café e etc.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1902/ind_03_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1902/ind_03_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a melhorias na estrada vicinais na cabeceira do Perdido, lugar conhecido como Pedra da tia Bárbara, e que faça uso de saibro em pontos críticos, pois na época de chuva fica intransitável para os moradores e trabalhadores rurais, estrada essa que dá acesso a pedra da tia Barbara nas proximidades da propriedade do Jaim. Indico também a necessidade de manutenção da rede de manilhamento de águas pluviais e da ponte de madeira da comunidade pois está colocando em risco alunos e produtores rurais que precisam fazer uso da mesma .</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1903/ind_04_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1903/ind_04_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a Manutenção ponte de madeira na comunidade do Perdido, a ponte fica próximo à casa do Sr Bertino e a igreja Assembléia de Deus Ministério Floresta. A medida visa facilitar e levar segurança aos moradores da comunidade, trabalhadores rurais da região que fazem uso da ponte pnncipalmente na época da colheita de café pois sendo o unico acesso a estrada principal que tem destino à cidade Ibatiba e aos munícipes que frequentam a igreja Assembleia de Deus para professar sua fé .</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1904/ind_05_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1904/ind_05_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica as seguintes melhorias. Manutenção da estrada principal do córrego Paraíso sentido a “Santa manilhamento de rede pluviais próximo comunidade Santa Clara dos Onofres" nas proximidades ao colégio da da casa do Jairo. Kevestimento de saibro nas estradas próximo a casa do Josenir “Paxola” e também na estrada de acesso à igreja Tabernáculo. Tal medida visa levar melhonas em infraestruturas Sala das Sessões, em 06 de fevereiro de 2025. e segurança a todos da região.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1905/ind_06_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1905/ind_06_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de recuperação e manutenção do calçamento da rua João Alves Moreno, bairro Lacerda (Promorar 2). o mesmo se encontra danificado e com buracos, causando acidentes e dificultando passagem dos pedestres.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1906/ind_07_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1906/ind_07_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a substituição da rede de manilhamento de águas pluviais na counidade rural da Santa Maria de Baixo, nas proximidades da casa do Ronaldo e do Sr. Luiz do Dé.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Marli Tiengo Do Carmo Faria</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1907/ind_01_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1907/ind_01_marli.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um Bueiro na comunidade Santa Maria de cima .</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1908/ind_02_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1908/ind_02_marli.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um Bueiro na comunidade Santa Maria de cima.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1909/ind_03_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1909/ind_03_marli.pdf</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1910/ind_04_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1910/ind_04_marli.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um Bueiro na comunidade Sant a Maria de baixo.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1911/ind_05_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1911/ind_05_marli.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do vestiário do campo de futebol na comunidade Santa Maria de cima.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1912/ind_06_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1912/ind_06_marli.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do campo de futebol na comunidade Santa Maria de cima.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1913/ind_07_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1913/ind_07_marli.pdf</t>
   </si>
   <si>
     <t>Indica uma ambulância para simples remoção.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1914/ind_08_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1914/ind_08_marli.pdf</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1915/ind_09_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1915/ind_09_marli.pdf</t>
   </si>
   <si>
     <t>Indica a operação tapa buraco nas ruas do município de Ibatiba.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1916/ind_10_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1916/ind_10_marli.pdf</t>
   </si>
   <si>
     <t>Indica solucionar problemas de alagamento.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1917/ind_11_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1917/ind_11_marli.pdf</t>
   </si>
   <si>
     <t>Indica para que não deixe os materiais de obras das ruas em frente as garagens.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1918/ind_12_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1918/ind_12_marli.pdf</t>
   </si>
   <si>
     <t>Indica para que seja analisado os contratos feit os pelo executivo.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1919/ind_13_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1919/ind_13_marli.pdf</t>
   </si>
   <si>
     <t>Indica para que os funcionários que estão sendo remanejados do local de trabalho sejam notificados.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1920/ind_14_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1920/ind_14_marli.pdf</t>
   </si>
   <si>
     <t>Indica providências para mais transparência nos próximos processos seletivo.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1921/ind_15_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1921/ind_15_marli.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de transferência de carros de uma secretaria para a outra.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1922/ind_16_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1922/ind_16_marli.pdf</t>
   </si>
   <si>
     <t>Indica o cronograma para marcação de consultas e exames.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Wesley Andrade Costa</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1926/ind_01_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1926/ind_01_wesley.pdf</t>
   </si>
   <si>
     <t>Indica a continuidade da distribuição de uniformes pelo poder executivo, indico ainda a ampliação da ação realizando a distribuição de materiais escolares de forma também gratuita.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1927/ind_02_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1927/ind_02_wesley.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de abertura de turmas de Ensino de Jovens e Adultos no tuno noturno na Escola David Gomes.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1928/ind_03_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1928/ind_03_wesley.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de redução da carga horária dos cargos de servente, merendeira e dos servidores de secretaria escolar de 8 para 6 horas diárias. Essa medida visa garantir melhores condições de trabalho, aumentar a produtividade e preservar a saúde física e mental desses profissionais.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade urgente de poda de uma árvore localizada na Chácara Soniter, na Rua llza Silveira da Silva, próxima à residência da senhora Patrícia Correia. A referida árvore foi tomada por uma trepadeira e tornou-se hospedeira de mandruvás, causando grande incômodo à população local.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1930/ind_05_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1930/ind_05_wesley.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade urgente da construção de quebra-molas no Bairro Boa Vista, popularmente conhecido como Vila do Taxico . A demanda se faz necessária no trecho compreendido entre o cemitério do Promorar 2 e a Cruz Coberta, onde veículos, incluindo caminhões carregados de madeira, têm transitado em alta velocidade, colocando em risco a segurança dos moradores.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1931/ind_06_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1931/ind_06_wesley.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de patrolamento do Córrego Floresta.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1932/ind._07_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1932/ind._07_wesley.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de nomear a escola a qual está localizada no Bairro Boa Esperança, espaço esse em que estava sediada a Escola Municipal Marlene Rodrigues Ávila.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1933/ind_01_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1933/ind_01_jadson.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de iluminação pública na estrada vicinal pavimentada que liga a BR-262 à Igreja Maranata, localizada no Córrego dos Custódios (trevo de lúna).</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1934/ind_02_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1934/ind_02_jadson.pdf</t>
   </si>
   <si>
     <t>Indica Propor que o Executivo Municipal providencie, com urgência, a aplicação de Revsol nas serras dos Farias e Serra dos Quincas, ambas localizadas na comunidade de Santa Mana de Cima.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1935/ind_03_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1935/ind_03_jadson.pdf</t>
   </si>
   <si>
     <t>Indica Propor que o Executivo Municipal providencie a pavimentação das ruas Olívio Toledo e Davi Gomes Saraiva, ambas localizadas no Bairro Chácara do Alvaríno Toledo .</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Robervânia Aparecida Da Silva Faé</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1941/ind._01_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1941/ind._01_robervania.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obra para a instalação de iluminação pública no Morro Sicumpemba, localizado no município de Ibatiba/ES.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1942/ind._02_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1942/ind._02_robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação e implementação do Programa Viva Mulher, que tem como objetivo oferecer exames preventivos, consultas ginecológicas regulares e campanhas de conscientização voltadas para a saúde da mulher de Ibatiba, promovendo a prevenção de doenças e o bem-estar feminino.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1943/ind._03_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1943/ind._03_robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação e implementação do Projeto de Saúde Itinerante, com o objetivo de levar atendimento médico e exames de rotina às diversas comunidades e bairros de Ibatiba, especialmente nas áreas mais afastadas, onde o acesso aos serviços de saúde é mais limitado.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1944/ind._04_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1944/ind._04_robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implementação de um Projeto de Criação de Cultura Artesanal no Município de Ibatiba, com o objetivo de incentivar e promover o artesanato local e envolver todos os cidadãos, sem exceção, na valorização da arte e cultura artesanal de Ibatiba.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1945/ind._05_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1945/ind._05_robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal- a necessidade urgente de recapeamento e melhoria da pavimentação asfáltica das vias principais do centro de Ibatiba - ES, especialmente a Avenida Afonso Cláudio e demais ruas de grande circulação.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1946/ind._06_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1946/ind._06_robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal· a criação e implementação de um Programa de Saúde Mental, com palestras anuais voltadas para a diminuição e prevenção de doenças mentais, como ansiedade, depressão e síndromes relacionadas, buscando promover a conscientização, bem-estar emocional e a melhoria da saúde mental da população de Ibatiba.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1947/ind._07_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1947/ind._07_robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implementação do Projeto de Sustentabilidade e Arborismo de Pequeno Porte nas Praças e Ruas de Ibatiba, com o objetivo de promover o embelezamento urbano, a preservação ambiental e a melhoria da qualidade de vida da população, incluindo as praças da zona rural, como Santa Clara e Criciúma.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1948/ind._08_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1948/ind._08_robervania.pdf</t>
   </si>
   <si>
     <t>Indica a realização de Extensão da iluminação Pública na BR-262 (Trecho do Coração Sertanejo ao Radar de 60 km)</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1949/ind._09_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1949/ind._09_robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implementação de um Projeto de Criação de Cultura Artesanal no Município de Ibatiba, com o objetivo de incentivar e promover o artesanato local e envolver todos os cidadãos, sem exceção, na valorização da ate e cultura artesanal de Ibatiba.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Victor Willian Silveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1950/ind_01_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1950/ind_01_victor.pdf</t>
   </si>
   <si>
     <t>Indica a extensão de rede de iluminação pública na rua principal de Santa Clara, nas proximidades do posto de gasolina.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1951/ind_02_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1951/ind_02_victor.pdf</t>
   </si>
   <si>
     <t>Indica a construção de vestiário no campo de futebol da comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1952/ind_03_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1952/ind_03_victor.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de um médico pediatra para atendimento na comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Sidimar Souza da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1953/ind_01_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1953/ind_01_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a Identificação dos pontos de táxi.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1954/ind_02_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1954/ind_02_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a alteração do ano de uso do veículo para táxi, revisão das taxas de alvará e redução do prazo para transferência de propriedade.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1955/ind_03_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1955/ind_03_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Olívio Toledo, Bairro Toledo.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1956/ind_04_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1956/ind_04_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Projetada.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Projetada, Córrego Cambraia (Adão da Pamonha).</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1958/ind_06_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1958/ind_06_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Projetada, Córrego Boa Vísta - Carangola (Antigo Campo do Amancinho).</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1959/ind_07_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1959/ind_07_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um call center.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1960/ind_08_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1960/ind_08_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a construção de estacionamento em ângulo de 45 graus na Avenida 7 de Novembro.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1961/ind_09_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1961/ind_09_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação de trecho da Rodovia Osvaldo Fontan, ligando o município de ibatiba ao Distrito de Imbiruçu.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1962/ind_10_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1962/ind_10_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a construção de viaduto na BR-262 sobre o bueiro que é a única via de escoamento de água e esgoto do bairro Vila Nova para Trocate.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1963/ind_11_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1963/ind_11_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um semáforo na BR 262, Km 157, cruzamento localizado em frente ao 14° BPM.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Marcus Rodrigo Amorim Florindo</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1964/ind._01_marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1964/ind._01_marcus.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento e manutenção de vias na Serra dos Carangolas.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1965/ind._02_criacao_clinica_veterinaria.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1965/ind._02_criacao_clinica_veterinaria.pdf</t>
   </si>
   <si>
     <t>Criação de Clínica veterinária com UVZ, unidade de vigilância de zoonoses, no antigo posto fiscal, localizado na rodovia ES-185 na comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1968/ind._11_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1968/ind._11_fernando.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão de aproximadamente 5 (três) quilômetros do caminhos do Campo ou pavimentação rural da Comunidade da Cambraia à igreja católica da comunidade dos Perdidos.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1969/ind._12_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1969/ind._12_fernando.pdf</t>
   </si>
   <si>
     <t>Indica o alargamento da Rua Davi Gomes de Oliveira, no Bairro Novo Hozironte, nas proximidades da Clínica do Bem.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1970/ind._13_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1970/ind._13_fernando.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação da rede elétrica na localidade conhecida como Vila Joaquim Binel.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1976/ind._08_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1976/ind._08_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a Implantação do programa "Kit lanche atleta".</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1977/ind._09_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1977/ind._09_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a implantação do programa "Kit lanche saúde", destinado a pacientes  e acompanhantes transportados pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1978/ind._10_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1978/ind._10_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nas pontes da zona rural.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1979/ind._11_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1979/ind._11_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de rede de manilhas e manutenção do buiero na Comunidade de Santa Maria de Baixo.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1980/ind._17_marli-.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1980/ind._17_marli-.pdf</t>
   </si>
   <si>
     <t>Indica a drenagem do rio na comunidade Santa Maria de Baixo.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1981/ind._18_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1981/ind._18_marli.pdf</t>
   </si>
   <si>
     <t>Indica a aplicação revsol para comunidade Santa Maria de Cima.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1982/ind._19_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1982/ind._19_marli.pdf</t>
   </si>
   <si>
     <t>Indica a construção do vestiário e arquibancada coberta para o campo Society sintético, na comunidade das Perobas.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1983/ind._20_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1983/ind._20_marli.pdf</t>
   </si>
   <si>
     <t>Indica propor, analise, correção e reajustes no salário do servidor público do município de Ibatiba.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1984/ind._21_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1984/ind._21_marli.pdf</t>
   </si>
   <si>
     <t>Indica propor a criação da Comissão de Defesa e dos Direitos da Mulher, de Ibatiba/ES.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1985/ind._22_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1985/ind._22_marli.pdf</t>
   </si>
   <si>
     <t>Indica propor a construção de fossas sépticas.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1986/ind._05_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1986/ind._05_victor.pdf</t>
   </si>
   <si>
     <t>Indica o projeto "tropeirinhos", que tem como objetivo promover a prática de futebol entre crianças de 8 a 10 anos em Ibatiba.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1987/ind._06_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1987/ind._06_victor.pdf</t>
   </si>
   <si>
     <t>Indica para criação de Unidades de Saúde nas comunidades rurais de Santa Izabel, Santa Clara dos Onofes e Córrego da Neblina.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1988/ind._09_robervania..pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1988/ind._09_robervania..pdf</t>
   </si>
   <si>
     <t>Extensão do calçadão para minhadas nos canteiros da BR-262.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1989/ind._10_robervania..pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1989/ind._10_robervania..pdf</t>
   </si>
   <si>
     <t>Indicação para ampliação de Cursos Profissionalizantes em parceria com SENAI, SENAC e SENAR.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1990/ind._11_robervania..pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1990/ind._11_robervania..pdf</t>
   </si>
   <si>
     <t>Construção de uma praça na comunidade de Vila Nova.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1991/ind._12_robervania..pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1991/ind._12_robervania..pdf</t>
   </si>
   <si>
     <t>Realização de projeto para instalação de farmácias populares nos polos de atendimento das zonas rurais de Ibatiba.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1992/ind._13_robervania..pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1992/ind._13_robervania..pdf</t>
   </si>
   <si>
     <t>Criação e requalificação do estacionamento na avenida 7 de novembro.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1993/ind._14_robervania..pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1993/ind._14_robervania..pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de wifi públicos.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1994/ind._15_robervania..pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1994/ind._15_robervania..pdf</t>
   </si>
   <si>
     <t>Indicação para a implementação da numeração oficial das residências e demais ocupações nos logradouros já nominados em Ibatiba/ES.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1995/ind._12_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1995/ind._12_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a construção de banheiros públicos em locais estratégicos do município, com base no modelo adotado pela cidade de Sorocaba-SP.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1996/ind._13_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1996/ind._13_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja estudada a viabilidade de realização da festa dos caminhoneiros no município de Ibatiba.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1997/ind._14_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1997/ind._14_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalação de placas de "Bem-vindo à Ibatiba" e "Boa viagem" nas principais vias de acesso ao município.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1998/ind._15_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1998/ind._15_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de implementação de um segundo turno noturno de coleta de lixo nas principais ruas do município.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1999/ind._16_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1999/ind._16_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de conserto de todas as pontes de madeira danificadas do município.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2000/ind._03_marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2000/ind._03_marcus.pdf</t>
   </si>
   <si>
     <t>Indicação visando à pavimentação das Ruas José de Souza Barbosa e Joel de Souza Barbosa.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2001/ind._04_marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2001/ind._04_marcus.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização e pintura das faixas de pedestres e faixas de sinalização nas vias públicas do município de Ibatiba.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2002/ind._05_marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2002/ind._05_marcus.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento de aproximadamente 150 metros no Córrego Santa Clara dos Onofres em frente à igreja Presbiteriana.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2003/ind._06_marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2003/ind._06_marcus.pdf</t>
   </si>
   <si>
     <t>Que seja a instalação de pontos iluminação Pública das ruas José de Souza Barbosa e Joel de Souza Barbosa.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_marcus.pdf</t>
   </si>
   <si>
     <t>Sugestão para implantação de um Sistema de videomonitoramento no Município de Ibatiba.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2005/caixa_seca_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2005/caixa_seca_marli.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das caixas secas no morro da sicupemba.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2006/caminhos_do_campo_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2006/caminhos_do_campo_marli.pdf</t>
   </si>
   <si>
     <t>Indica o programa caminhos do campo.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2007/revsol_sicupemba_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2007/revsol_sicupemba_marli.pdf</t>
   </si>
   <si>
     <t>Indica a reparação da estrada com revsol (morro da sicupemba e Sr Abrão florindo.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2008/ind._07_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2008/ind._07_victor.pdf</t>
   </si>
   <si>
     <t>Indica sejam instaladas placas de sinalização de carga e descarga na rua Dezair Delfino Fialho.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2009/ind._013_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2009/ind._013_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica o programa de capacitação contínua para os profissionais da Educação e da Saúde.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2010/ind._014_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2010/ind._014_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica o pavimento e drenagem da Rua Joaquim José Honório no Bairro Ipê.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2017/ind._17_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2017/ind._17_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de viabilizar a implantação de um Centro de Hemodiálise no município.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2018/ind._18_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2018/ind._18_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que sejam refeitas as faixas de pedestres utilizando tijolinhos vermelhos e brancos, proporcionando maior segurança e durabilidade às travessias para pedestres em nossa cidade.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2019/ind._19_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2019/ind._19_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de guarda­corpo na Rua Armindo José, visando garantir a segurança dos pedestres e prevenir possíveis acidentes.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2020/ind._20_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2020/ind._20_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a melhoria da iluminação pública em pontos estratégicos da cidade, especialmente em áreas de grande circulação de pedestres, praças, vias de acesso e bairros que apresentam deficiência na iluminação.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2021/ind._21_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2021/ind._21_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obras de drenagem e desassoreamento do Rio Pardo, visando minimizar alagamentos, melhorar o escoamento das águas e preservar o meio ambiente.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2022/ind._22_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2022/ind._22_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a criação e implementação de um Parque Industrial, visando fomentar o desenvolvimento econômico, gerar empregos e atrair investimentos para o município.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2023/ind._23_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2023/ind._23_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a implementação de um programa de atendimento médico nas comunidades rurais, visando garantir acesso à saúde para a população que reside em áreas afastadas.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2024/ind._24_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2024/ind._24_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que, por meio da Secretaria Municipal de Saúde, implemente melhorias no sistema de marcação de consultas e agendamento de veículos para transporte de pacientes, e que estes sejam realizados nos postos de saúde do município.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2025/ind._25_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2025/ind._25_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que, por meio da Secretaria Municipal de Esportes, estude a viabilidade da criação de uma bonificação em dinheiro ou premiação equivalente para os vencedores do Campeonato Municipal de Futebol.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2026/ind._26_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2026/ind._26_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado que as máquinas responsáveis pelos serviços de terraplanagem também possam atender as propriedades particulares, e não apenas as vias principais.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2027/ind._27_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2027/ind._27_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um quebra-molas na Rua José Augusto da Silva, no bairro Novo Horizonte, lbatiba­ES.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2028/ind._28_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2028/ind._28_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciada a instalação de uma ligação pluvial para o escoamento de água na Avenida Sérvulo Rodrigues Trindade, especificamente atrás do ginásio poliesportivo.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2029/ind._29_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2029/ind._29_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que sejam adotadas as seguintes medidas na Avenida Sérvulo Rodrigues Trindade, atrás do ginásio poliesportivo.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2030/ind._30_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2030/ind._30_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a renovação da frota de ônibus utilizados no transporte universitário, garantindo veículos novos e adequados para melhor atender aos estudantes.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2036/ind._014_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2036/ind._014_fernando.pdf</t>
   </si>
   <si>
     <t>Indica a Instalação de um Centro de Hemodiálise no Hospital Padre Máximo, em Venda Nova do Imigrante.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2037/ind._015_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2037/ind._015_fernando.pdf</t>
   </si>
   <si>
     <t>Indicaca melhoria viária - Rua Pedro Gomes Vieira.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2038/ind._016_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2038/ind._016_fernando.pdf</t>
   </si>
   <si>
     <t>Indica melhoria viária - Rua da Praça Dona Zozó, em frente a Creche Maria José Faria no bairro lpê.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2039/ind._017_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2039/ind._017_fernando.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da limpeza pública na Rua Guilhermina Freitas César - Bairro Floresta 2.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2040/ind._018_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2040/ind._018_fernando.pdf</t>
   </si>
   <si>
     <t>Indica substituição de tampa de bueiro -Rua lateral à oficina do Coriscos, Bairro Trocate.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2044/ind._015_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2044/ind._015_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão do trecho compreendido entre a ponte da Barra de Santa Maria de Baixo e a Escola Cachoeira Alegre  (Vicente Amélio) no programa Caminhos do Campo.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2045/ind._016_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2045/ind._016_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um programa de capacitação para pais e responsáveis de crianças com necessidades especiais, em especial Transtorno do Espectro Autista (TEA) por meio da Secretaria Municipal de Educação e/ou Assistência Social.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2046/ind._017_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2046/ind._017_lucimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o calçamento em frente e ao redor à Igreja Assembleia de Deus (do Pastor Maria), localizada em Santa Maria de Baixo.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2047/ind._026_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2047/ind._026_marli.pdf</t>
   </si>
   <si>
     <t>Indica a aplicação revsol, e construção de dois bueiros na comunidade Santa Maria de Baixo.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2048/ind._027_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2048/ind._027_marli.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e melhorias para a Escola Municipal Eliana Marlene Coutinho, comunidade Perobas.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2049/ind._028_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2049/ind._028_marli.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma área recreativa (quadra poliesportiva) na Escola Municipal Eliana Marlene Coutinho, comunidade das Perobas.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Indica que seja encaminhada uma notificação de reclamação a empresa telefônica VIVO.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2051/ind._030_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2051/ind._030_marli.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do calçamento da paralela no Bairro Trocate.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2052/ind._031_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2052/ind._031_marli.pdf</t>
   </si>
   <si>
     <t>Indica propor a construção de creche.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2053/ind._032_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2053/ind._032_marli.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de semáforo.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2054/ind._016_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2054/ind._016_robervania.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, através da Secretaria competente, veja a viabilidade da realização de obras de calçamento Rua 18 de outubro, localizada no bairro São José.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2055/ind._017_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2055/ind._017_robervania.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, através da Secretaria competente, veja a viabilidade de realizar estudos técnicos para a implementação de mão única de direção na Rua 18 de outubro, localizada no bairro São José.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2056/ind._018_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2056/ind._018_robervania.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, através da Secretaria competente, veja a viabilidade de pavimentação na Comunidade de São José do Miriti, em frente à Igreja Assembléia.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2057/ind._019_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2057/ind._019_robervania.pdf</t>
   </si>
   <si>
     <t>Indica respeitosamente que o Executivo Municipal, através da Secretaria competente, veja a viabilidade para que através de abaixo assinado já realizado, solicite a aquisição de lote vago localizado na Rua Anastácia Maria da Conceição, em frente à igreja da comunidade, com o objetivo de transformar o referido espaço em uma área de lazer para a comunidade.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2058/ind._020_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2058/ind._020_robervania.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, através da Secretaria competente, veja a viabilidade de solicitar obras de calçamento na Rua Manoel da Silveira, especificamente nas ruas projetadas, localizadas acima da Madeireira Toledo, na parte superior da via principal.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2059/ind._021_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2059/ind._021_robervania.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação da rede de energia elétrica, especificamente nas proximidades da residência do senhor Délio, visando atender às demandas dos moradores locais.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2060/ind._022_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2060/ind._022_robervania.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, através da Secretaria competente, veja a viabilidade de ampliação da rede de energia elétrica, especificamente nas proximidades da residência do senhor Délio, visando atender às demandas dos moradores locais;</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2061/ind._023_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2061/ind._023_robervania.pdf</t>
   </si>
   <si>
     <t>Indica a substituição e elevação da ponte da comuniidade do Coletor, uma vez que a estrutura atual está muito baixa e, em períodos chuvosos, fica submersa, dificultando a passagem de veiculas e pedestres.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2062/ind._024_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2062/ind._024_robervania.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias na EMEIEF Eliana Marlene Coitinho, localizada no Córrego das Perobas, incluindo: Cobertura da quadra de areia, instalação de um portão nos fundos da escola, pintura geral da escola e a construção de um parquinho infantil.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2063/ind._025_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2063/ind._025_robervania.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, através da Secretaria competente, veja a viabilidade de realização de estudos e providências para a organização e ampliação do estacionamento em frente ao Supermercado JP e à Padaria Fama.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2064/ind._026_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2064/ind._026_robervania.pdf</t>
   </si>
   <si>
     <t>Indica a viabilização de recursos para melhorias no campo de futebol da comunidade do córrego Boa Vista.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2065/ind._027_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2065/ind._027_robervania.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas providências para a realização de obras de saneamento básico, adequação de rede elétrica, calçamento e extensão do perlmetro urbano no bairro Boa Vista.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2066/ind._031_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2066/ind._031_sidimar.pdf</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2067/ind._032_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2067/ind._032_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo que tome as providências necessárias para garantir o cumprimento integral do piso salarial nacional dos professores da educação básica, conforme estabelecido pela Lei Federal nº 11.738/2008.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2068/ind._033_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2068/ind._033_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo que adote providências para garantir a plena aplicação da Lei 12.194/24, que assegura direitos fundamentais às gestantes no que se refere ao plano individual de parto, assistência humanizada e acompanhamento durante o pré-parto, parto e puerpério.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2069/ind._034_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2069/ind._034_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que verifique a viabilidade da construção de uma Escola de Ensino Fundamental de grande porte, com capacidade para 1.200 alunos, garantindo um projeto acessível e totalmente adaptado para crianças com deficiência. Essa iniciativa visa atender à crescente demanda por vagas e assegurar o direito à educação de qualidade para todas as crianças do município.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2070/ind._035_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2070/ind._035_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo que que sejam tomadas as providências necessárias para a construção de um Posto de Saúde na comunidade Alto Inês.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2071/ind._036_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2071/ind._036_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria de Educação e da Secretaria de Obras, a necessidade de construção e melhorias nas áreas de lazer das escolas municipais.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2072/ind._037_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2072/ind._037_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a atualização oficial do perímetro urbano do município, de modo a contemplar áreas que passaram por crescimento habitacional e urbano, e a consequente inclusão dessas áreas no sistema de distribuição postal dos Correios.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2073/ind._038_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2073/ind._038_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas as providências necessárias para a concessão do adicional de insalubridade à serventes e merendeiras escolares da rede municipal de ensino, incluindo a realização de laudos técnicos periciais para a correta classificação da insalubridade nos termos legais.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2074/ind._039_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2074/ind._039_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de armários escolares em todas as unidades da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2075/ind._040_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2075/ind._040_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a nomeação/designação de agentes comunitários de saúde para atendimento nos bairros, atualmente desassistidos por este serviço.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2076/ind._08_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2076/ind._08_victor.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita manutenção de equipamentos do Pronto Socorro Municipal, assim como a compra de materiais que estão em falta no local.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2077/ind._09_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2077/ind._09_victor.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita manutenção e reforma da ponte a comunidade Santa de Isabel, próximo à casa do senhor lvon, com caráter de Urgência sendo acesso único para 16 casas da comunidade e primordial para o transporte escolar.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2078/ind._08_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2078/ind._08_wesley.pdf</t>
   </si>
   <si>
     <t>Indica a correção da Complementação do PSPN (Piso Salarial Profissional Nacional do Magistério)</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2079/ind._09_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2079/ind._09_wesley.pdf</t>
   </si>
   <si>
     <t>Indica a criação/Nomeação e Reativação da Comissão de Avaliação de Desempenho dos Servidores Municipais.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2080/ind._010_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2080/ind._010_wesley.pdf</t>
   </si>
   <si>
     <t>Indica a entrega parcial do trecho em obras na Avenida Afonso Cláudio</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2112/01delega.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2112/01delega.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de rotatórias na BR-262, nos trevos de acesso ao distrito de Lajinha e ao município de lúna.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2113/02fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2113/02fernando.pdf</t>
   </si>
   <si>
     <t>Indica a Viabilidade de conceder ajuda de custo ou diárias aos motoristas responsáveis pelo transporte universitário do município.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2114/03fernando1205.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2114/03fernando1205.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obras de melhoria e recuperação da estrada na localidade de Santa Maria de Cima, região conhecida como Canção.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2115/04lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2115/04lucimar.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de energia elétrica na Rua Projetada , localizada no Loteamento Leadulce , no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2116/05marli1205.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2116/05marli1205.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a colocação de saibro na estrada da comunidade de Santa Isabel, nas proximidades da propriedade do senhor Gentil.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2117/07robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2117/07robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Ibatiba - ES, juntamente à Secretaria Municipal de Meio Ambiente e à Secretaria de Obras, a implantação de lixeiras de concreto em pontos estratégicos da zona rural do município.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2119/09sidmar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2119/09sidmar.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de mais fisioterapeutas para atuarem na rede municipal de saúde, especialmente nas unidades básicas de saúde (UBSs), centros de reabilitação e demais setores que demandem atenção fisioterapêutica.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2120/10sidmar1205.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2120/10sidmar1205.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de mais uma merendeira para atuar na creche localizada no Distrito de Santa Clara , a fim de atender à crescente demanda e garantir a qualidade na preparação da alimentação escolar.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2121/11victor_1205.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2121/11victor_1205.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a instalação placas de sinalização de trânsito na comunidade de Santa Clara Ibatiba.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2122/12victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2122/12victor.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça pública na Comunidade de Crisciúma dotada da seguinte infraestrutura.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2123/13wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2123/13wesley.pdf</t>
   </si>
   <si>
     <t>Indica a  implantação de sistema viário com mão e contramão (duplicação) na Rua Míckeíl Chequer.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2124/14wesley1205.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2124/14wesley1205.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro Boa Vista (conhecido como Bairro Pímentel).</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2130/fernando_24-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2130/fernando_24-2025.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de empresa especializada em segurança do trabalho, com o obj etivo de promover palestras, cursos e capacitações voltadas para os produtores e produtoras rurais do município.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2131/fernando_25-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2131/fernando_25-2025.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de materiais esportivos destinados ao uso dos professores de Educação Física das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2132/fernando_26-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2132/fernando_26-2025.pdf</t>
   </si>
   <si>
     <t>Indica com urgência a aquisição do medicamento GalvusMet (associação de víldagliptina 50mg + clorídrato de metformina 850mg), utilizado no tratamento da diabetes tipo 2.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2133/fernando_27-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2133/fernando_27-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Implantação de sinalização horizontal e vertical nas vias paralelas à BR-262, com faixas de pedestres, redutores de velocidade (quebra-molas), placas indicativas e demais sinalizações</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2134/lucimar_24-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2134/lucimar_24-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e revitalização do Campo Bom de Bola, localizado no Bairro Lacerda (Pro Morar II).</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2135/lucimar_25-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2135/lucimar_25-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e revitalização da Praça do Pro Morar 2, situada no Bairro Lacerda Sudré(Pró Morar II).</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2136/marli_50-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2136/marli_50-2025.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação da estrutura física da Escola Municipal de Ensino Infantil e Ensino Fundamental (EMEIEF) Santa Maria,</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2137/marli_51-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2137/marli_51-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma ou instalação de nova ponte na comunidade Cachoeira Alegre - zona rural</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2138/marli_52-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2138/marli_52-2025.pdf</t>
   </si>
   <si>
     <t>Indica a intervenção em ponto crítico na estrada - Comunidade Cachoeira Alegre</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2139/marli_53-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2139/marli_53-2025.pdf</t>
   </si>
   <si>
     <t>Indica a melhorias nas estradas da região da Cabeceira do Perdido - Comunidade rural.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2140/robervania_39-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2140/robervania_39-2025.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal de Ibatiba a revitalização do revestimento com revsol no Morro do Sicupemba, zona rural do munícipío.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2141/robervania_40-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2141/robervania_40-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Implantação de sessões de musicoterapia para crianças com deficiênc ia e crianças com Transtorno do Espectro Autista - TEA</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2142/robervania_41-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2142/robervania_41-2025.pdf</t>
   </si>
   <si>
     <t>Indico por meio da Secretaria Municipai de Saúde, que seja estudada a possibiiidade de criação e implantação de uma Unidade de Saúde na comunidade dos Carangolas .</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2143/sidimar_74-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2143/sidimar_74-2025.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de vagas de estacionamento para bicicletas.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2144/sidimar_75-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2144/sidimar_75-2025.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de água e esgoto no trecho que com preende o sentid o da Cervejaria Veria, passando pelas proximidades da propriedade do Adão da Pamonha.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2145/sidimar_76-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2145/sidimar_76-2025.pdf</t>
   </si>
   <si>
     <t>Indica o asfaltamento das ruas que atualmente possuem calçamento com paralelepipedos ou blocos no municipio.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2146/sidimar_77-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2146/sidimar_77-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma geral na Praça localizada na Chácara do Alvarino.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2147/wesley_21.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2147/wesley_21.pdf</t>
   </si>
   <si>
     <t>Solícita apoio da Prefeitura Municipal de Ibatiba nas obras da Associação de Moradores do Córrego dos Carangolas.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2148/victor_18-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2148/victor_18-2025.pdf</t>
   </si>
   <si>
     <t>indica a Prefeitura Municipal de Ibatiba a realização de um estudo de campo técnico.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2149/victor_19-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2149/victor_19-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Análise da Qualidade da Água.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2150/victor_20-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2150/victor_20-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Correção de Obras da CESAN</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2151/victor_21-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2151/victor_21-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Reforma urgente do Estádio Heitor Batista Miranda (Mirandão).</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2152/victor_22-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2152/victor_22-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Reforma do vestiário do campo da comunidade de Crisciúma</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_01_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_01_ivanito.pdf</t>
   </si>
   <si>
     <t>Calçamento Rural - Comunidade dos Perobas.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_02_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_02_ivanito.pdf</t>
   </si>
   <si>
     <t>Construção de pontes de cimento no Município de Ibatiba.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_03_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_03_ivanito.pdf</t>
   </si>
   <si>
     <t>Execução de obra de calçamento no trecho situado nas proximidades da Escola Municipal EMEIEF Marlene Coitinho e da Igraja Católica próximo a propriedade do senhor Jorge Nicanor.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_78_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_78_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica reforma e instalação de iluminação pública na escadaria localizada no Bairro Ipê.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_79_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_79_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação pública nas proximidades do clube localizado no Bairro Ipê.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_80_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_80_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e acúmulo de sujeira nas vias públicas.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_81_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_81_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica apoio técnico e institucuinal à introdução da atividade de avicultura no Município de Ibatiba.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2165/ivanito_04.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2165/ivanito_04.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado o calçamento da Rua Proj etada, localizada no loteamento Toledo, Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2167/marli25.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2167/marli25.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de reforma e ampliação da pracinha no Bairro São Sebastião (Promorar 1)</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_23-2025_-_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_23-2025_-_lucimar.pdf</t>
   </si>
   <si>
     <t>Realização de melhorias no calçamento da Rua Rodrigo Leite Justo, localizada no bairro FlorestaI.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_24-2025_-_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_24-2025_-_lucimar.pdf</t>
   </si>
   <si>
     <t>Realização de melhorias no calçamento da Rua 18 de Outubro, na parte superior da Rua da Escadaria , localizada no bairro São José.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_25-2025_-_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_25-2025_-_lucimar.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro próximo à residência do senhor Antônio Fiorindo, localizada na comunidade de Santa Maria de Baixo .</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_26-2025_-_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_26-2025_-_lucimar.pdf</t>
   </si>
   <si>
     <t>Melhoria da sinalização viária na Rua Laurindo Alves Moreno, especialmente nas proximidades da APAE de Ibatiba e da Escola Marlene Rodrigues Ávila.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao_27-2025_-_lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao_27-2025_-_lucimar.pdf</t>
   </si>
   <si>
     <t>Realização de calçamento em frente à Igreja Nossa Senhora de Lourdes, localizada na Comunidade do Paraíso, região de Mata da Onça, zona rural do município.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_28-2025_-_ver._lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_28-2025_-_ver._lucimar.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com a máxima urgência, a manutenção e melhorias no calçamento da Rua Manoel Luiz Trindade , localizada no Bairro Floresta I, nas proximidades do Ginásio de Esportes e da Escola Municipal Davíd Gomes.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2197/indicacao_29-2025_-_ver._lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2197/indicacao_29-2025_-_ver._lucimar.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reforma da parte externa da Capela Mortuária situada na Rua Luiz Crispin, no Centro de Ibatiba, bem como a melhoria e ampliação da iluminação externa, atualmente quase inexistente.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2198/01_-_indicacao_n_11-2025_-_ver._marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2198/01_-_indicacao_n_11-2025_-_ver._marcus.pdf</t>
   </si>
   <si>
     <t>Que seja determinada às empresas responsáveis pela montagem de palcos e barracas nos eventos promovidos pelo município a obrigação de realizarem a desmontagem das referidas estruturas imediatamente após o encerramento dos eventos.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_55-2025_-_ver._marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_55-2025_-_ver._marli.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma ou instalação de nova ponte na comunidade Santa Maria de cima - zona rural.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_56-2025_-_ver._marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_56-2025_-_ver._marli.pdf</t>
   </si>
   <si>
     <t>Solicitação de Instalação de Bueiro na Comunidade de Santa Maria de Cima.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2210/indicacao_42-2025_-_ver._robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2210/indicacao_42-2025_-_ver._robervania.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Ibatiba, bem como à Secretaria de Obras e Serviços Urbanos, que seja realizado o calçamento rural na comunidade da Água Limpa, com especial atenção à serra da referida comunidade. Perto da Kelly agente de saúde.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao_43-2025_-_ver._robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao_43-2025_-_ver._robervania.pdf</t>
   </si>
   <si>
     <t>Indica calçamento nas proximidades da venda do Sr . José Antônio Sangí, na comunidade de Crisciúma.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao_44-2025_-_ver._robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao_44-2025_-_ver._robervania.pdf</t>
   </si>
   <si>
     <t>Indica a renovação da pintura e demarcação das faixas de pedestres em todo o município de Ibatiba/ES.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_88-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_88-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica calçamento da Rua Doze de Out ubro, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_82-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_82-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada avaliação técnica, por meio da equipe de engenharia e urbanismo do município, para verificar a viabilidade do alargamento da via localizada na Chácara do Alvarino e na saida para Santa Maria,</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_83-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_83-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado estudo técnico visando à instalação de quebra-molas (redutores de veloc idade) em pontos estratégicos do bairro Trocate.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_84-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_84-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o patroiamento e melhorias na estrada do Córrego São José, especialmente nas proximidades das residências do Senhor Frites e do Senhor Vardílim.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_85-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_85-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que sejam realizadas melhorias na Infraestrutura urbana nas proximidades da Escola Marlene Rodrigues Ávila, com foco na circulação segura de pedestres.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_86-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_86-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas as providências necessárias para a instalação de câmeras de segurança nas praças públicas do municipio .</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_87-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_87-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciada a Instalação de um banheiro e um bebedouro de água potável nas dependências da garagem dos ônibus da Prefeitura.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_89-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_89-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a compra de estrutura de palco.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2225/indicacao_90-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2225/indicacao_90-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a continuação da construção de calçada para pedest res na rua próxima ao Batalhão.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2226/indicacao_91-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2226/indicacao_91-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o calçamento da Rua 7 de Novembro, localizada no bairro Floresta, neste município.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_92-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_92-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que todas as secretarias a adoção de medidas para melhor conserv ação, manutenção e uso responsável dos veículos pertencentes à frota municipal.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2228/indicacao_93-2025_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2228/indicacao_93-2025_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Indica que sejam designados mais médicos para atuarem no Pronto-Socorro Municipal, especialmente às segundas e sextas-feiras.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2229/indicacao_23-2025_-_ver._victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2229/indicacao_23-2025_-_ver._victor.pdf</t>
   </si>
   <si>
     <t>Indica Reparos no calçamento em frente à Escola Adelaide Rodrigues Moreira.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2230/indicacao_24-2025_-_ver._victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2230/indicacao_24-2025_-_ver._victor.pdf</t>
   </si>
   <si>
     <t>Indica que seja estudada a viabilidade de concessão de folga aos servidores públicos municipais no dia de seus respectivos aniversários.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_57-2025_-_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_57-2025_-_marli.pdf</t>
   </si>
   <si>
     <t>Indica que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, em caráter de urgência, a realização de dragagem no Rio Pardo, principalment e onde encontra-se pontos mais crít icos, exemplo; nas proximidades do Bairro Promorar 1.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_58-2025_-_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_58-2025_-_marli.pdf</t>
   </si>
   <si>
     <t>Indica que seja tomada providências urgentes - instalação de semáforo no trevo da BR- 262 em f rent e ao Supermercado Uliana Atacarejo.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2249/indicacao_59-2025_-_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2249/indicacao_59-2025_-_marli.pdf</t>
   </si>
   <si>
     <t>Indica a construção de redutor de velocidade, (quebra-molas).</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_60-2025_-_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_60-2025_-_marli.pdf</t>
   </si>
   <si>
     <t>Indica calçamento da Serra dos Faria - Comunidade Santa Maria de Cima.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Lucimar V. do Carmo (Pelé), Robervânia Aparecida Da Silva Faé, Victor Willian Silveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_25-2025_-_victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_25-2025_-_victor.pdf</t>
   </si>
   <si>
     <t>Indica execução de obras de pavimentação, drenagem e instalação de bueiros no Bairro Boa Esperança, em Ibatiba/ES.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_94-2025_sidmar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_94-2025_sidmar.pdf</t>
   </si>
   <si>
     <t>Indica reforma e readequação do estacionament o localizado na Rua 7 de Novembro, às margens da BR-262, nas proximidades da Igrej a Assembléia de Deus.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_95-2025_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_95-2025_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de uma Horta Comunitária no município de Ibatiba.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_96-2025_sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_96-2025_sidimar.pdf</t>
   </si>
   <si>
     <t>Indica compra de um imóvel próprio para a instalação da Farmácia Municipal.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_sidimar_23102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_sidimar_23102025.pdf</t>
   </si>
   <si>
     <t>Eu, Sidimar Souza da Silva, vereador da Câmara Municipal de lbatiba/ES, venho, por meio desta, solicitar que seja providenciada a construção de um muro de arrimo no morro localizado próximo ao estabelecimento Silezon, na rua ao lado da Avenida 7 de Novembro, neste município._x000D_
 _x000D_
 A presente indicação tem por objetivo atender às necessidades de segurança dos moradores e transeuntes da referida via, uma vez que o terreno apresenta declive acentuado e risco de deslizamento, especialmente em períodos chuvosos. _x000D_
 _x000D_
 A construção do muro de arrimo é medida preventiva e de extrema importância para evitar possíveis danos materiais e garantir a integridade física da população que utiliza a via.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_victor_03102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_victor_03102025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, vem indicar ao Excelentíssimo Senhor Luís Carlos Pancoti, Prefeito Municipal de lbatiba, que seja tomada a seguinte providência: _x000D_
 Solicitação: Construção de um bueiro no Córrego dos Almeida, situado na estrada que dá acesso à propriedade do Sr. Gilson Sangi. _x000D_
 Justificativa: _x000D_
 A presente indicação visa atender a uma necessidade urgente da comunidade local, tendo em vista que o trecho da estrada que liga à propriedade do Sr. Gilson Sangi sofre com o acúmulo de água e a deterioração do leito da via, especialmente durante o período chuvoso.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2289/indicacao_robervania_13102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2289/indicacao_robervania_13102025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita estudos técnicos e encaminhamento de Projeto de Lei visando à expansão do perímetro urbano do Município de lbatiba/ES, abrangendo o Bairro lpê. _x000D_
 A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Excelentíssimo Senhor Prefeito Municipal de lbatiba que determine à Secretaria Municipal de Obras, Planejamento e Desenvolvimento Urbano a realização dos estudos técnicos necessários para a ampliação do perímetro urbano, a fim de incluir o Bairro lpê na zona urbana do Município. _x000D_
 JUSTIFICATIVA _x000D_
 O Bairro lpê tem apresentado expressivo crescimento nos últimos anos, com diversas residências construídas, presença de comércios locais e demandas crescentes por infraestrutura pública. A comunidade já apresenta características tipicamente urbanas, embora ainda esteja classificada como área rural em parte de seu território.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_victor_23102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_victor_23102025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, vem indicar ao Excelentíssimo Senhor Luís Carlos Pancoti, Prefeito Municipal de lbatiba, que seja tomada a seguinte providência: _x000D_
 Solicitação: Construção de um bueiro no Córrego dos Almeida, em frente à residência do senhor Zé Catarino.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_1_fernando_24102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_1_fernando_24102025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de lbatiba e à Secretaria Municipal de Interior e Transporte, que seja realizada, com urgência, a terraplanagem de toda a extensão da estrada que liga a Vila de Santa Clara à Vila de Criciúma, bem como a avaliação técnica para aplicação de Revsol e estudo da possibilidade de implantação de pavimentação rural nesse importante trecho viário.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de lbatiba, que determine ao setor competente da Prefeitura Municipal a realização de limpeza e desobstrução do leito e das margens do rio que corta os bairros Lacerda, São Sebastião, Floresta 1, Boa Esperança e Centro.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2293/indicacao_sidimar_05112025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2293/indicacao_sidimar_05112025.pdf</t>
   </si>
   <si>
     <t>O Vereador Sidimar Souza da Silva, no uso de suas atribuições legais, indica ao Excelentíssimo Senhor Prefeito Municipal que seja estudada a possibilidade de firmar convênio com o INCAPER - Instituto Capixaba de Pesquisa, Assistência Técnica e Extensão Rural - visando à soltura de alevinos nos rios do município de lbatiba.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_pele_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_pele_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, Lucimar Vieira do Carmo, no uso de suas atribuições regimentais, vem indicar ao Excelentíssimo Senhor Luís Carlos Pancoti, Prefeito Municipal de lbatiba, que seja tomada a seguinte providência: _x000D_
 Solicitação: _x000D_
 Realização de melhorias urgentes no calçamento das seguintes vias: _x000D_
 • Rua Alberto Bernardo dos Santos, no Bairro Brasil Novo;_x000D_
 • Rua Manoel Luís Trindade, no Bairro Boa Esperança;_x000D_
 Ambas apresentam estado crítico, com muitos buracos e irregularidades que dificultam a circulação e comprometem a segurança dos moradores.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2308/indicacao_robervania_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2308/indicacao_robervania_1.pdf</t>
   </si>
   <si>
     <t>Ementa: Sugere ao Poder Executivo Municipal o envio de Projeto de Lei à Câmara Municipal de lbatiba visando promover aditivo ao Art. 99 da Lei Complementar Municipal nº 38/2009, inciso Ili, alínea b, para incluir a possibilidade de ausência do servidor por motivo de falecimento de avós. _x000D_
 A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem indicar ao Excelentíssimo Senhor Prefeito Municipal de lbatiba que seja encaminhado a esta Casa Legislativa Projeto de Lei Complementar que altere o Art. 99 da Lei Complementar Municipal nº 38/2009, especificamente o inciso III, alínea b, a fim de incluir expressamente a ausência justificada do servidor municipal em razão de falecimento de avós. _x000D_
 Justificativa</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_sidimar_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_sidimar_1.pdf</t>
   </si>
   <si>
     <t>O Vereador Sidimar Souza da Silva, no uso de suas atribuições legais, indica ao Excelentíssimo Senhor Prefeito Municipal que seja realizada a instalação de iluminação pública no campo da Comunidade Paraíso. _x000D_
 A presente solicitação se justifica pela intensa utilização do espaço pelos moradores para atividades esportivas e de lazer, que ficam prejudicadas pela _x000D_
 ausência de iluminação adequada. A melhoria trará mais segurança, ampliará o horário de uso do campo e proporcionará melhores condições para a prática esportiva e convivência comunitária. _x000D_
 Diante do exposto, indico que o Executivo Municipal realize estudo técnico e execute a instalação de postes e luminárias, preferencialmente com _x000D_
 tecnologia LED, garantindo eficiência e redução de custos de manutenção.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_sidimar_2.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_sidimar_2.pdf</t>
   </si>
   <si>
     <t>O Vereador Sidimar Souza da Silva, no uso de suas atribuições legais, indica ao Excelentíssimo Senhor Prefeito Municipal que seja realizado o patrolamento e o colocamento de saibro na estrada localizada no Córrego São José do Meriti, no trecho próximo ao trevo da Aracruz Celulose, ao lado do Marquim Lavador._x000D_
  A referida via encontra-se em condições que dificultam o tráfego de moradores, produtores rurais e veículos que utilizam diariamente o acesso, especialmente em períodos de chuva. A realização dos serviços solicitados garantirá melhor trafegabilidade, segurança e acesso adequado para a comunidade local.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_sidimar_3.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_sidimar_3.pdf</t>
   </si>
   <si>
     <t>O Vereador Sidimar Souza da Silva, no uso de suas atribuições legais, indica ao Excelentíssimo Senhor Prefeito Municipal que sejam realizadas reformas e _x000D_
 melhorias no Pronto-Socorro Municipal, tendo em vista diversos problemas apontados pela população e pelos próprios servidores. _x000D_
 Entre as necessidades mais urgentes, destacam-se: - troca de fechaduras danificadas;-substituição de assentos e cadeiras desgastadas;- troca de tomadas e pontos elétricos com defeito;- aquisição de camas novas, garantindo mais conforto e segurança aos pacientes._x000D_
  A melhoria da estrutura física é essencial para oferecer atendimento digno, seguro e eficiente à população, além de proporcionar melhores condições de _x000D_
 trabalho aos profissionais da saúde.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1925/mocao_01_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1925/mocao_01_wesley.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao jovem ibatibense Sílvio Cezar Soares Carvalho Júnior, ex-aluno do Instituto Federal do Espírito Santo, que conquistou, uma vaga no curso de Medicina na Universidade Federal de Juiz de Fora. Este feito é de extrema importância, considerando que Medicina é, inquestionavelmente, um dos cursos mais concorridos e almejados no Brasil.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1936/mocao_01_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1936/mocao_01_jadson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à atleta Bruna Karoline Vieira de Carvalho, em reconhecimento ao seu desempenho na Primeira Etapa do Campeonato Estadual de Jiu-Jitsu da FCJJE, realizado em Ibitirama/ES.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1937/mocao_02_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1937/mocao_02_jadson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao atleta Victor Emanuel Rodrigues Carlos, em reconhecimento ao seu desempenho na Primeira Etapa do Campeonato Estadual de Jiu-Jitsu da FCJJE, realizada em Ibitirama/ES.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1938/mocao_de_pesar_01.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1938/mocao_de_pesar_01.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Rondinei Ferreira Faria, carinhosamente conhecido como Dinei da Elétrica Ferreira.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1939/mocao_de_pesar_02.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1939/mocao_de_pesar_02.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Viviane Carvalho Machado, aos 31 anos.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1940/mocao_de_pesar_03.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1940/mocao_de_pesar_03.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Artênio Pim, ilustre morador do bairro Boa Esperança, antigo Gato Preto.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1966/mocao_de_aplausos_dr_antonio_carlos_de_oliveira.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1966/mocao_de_aplausos_dr_antonio_carlos_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao médico Doutor Antônio Carlos de Oliveira, em reconhecimento à sua brilhante trajetória profissional e inestimável contribuição à saúde pública de nosso município.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1971/mocao_de_aplausos_pe_fabio.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1971/mocao_de_aplausos_pe_fabio.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e agradecimento ao Padre Fabio Eduardo de Lima Santos.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1972/mocao_de_pesar_fabricio_machado_ribeiro.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1972/mocao_de_pesar_fabricio_machado_ribeiro.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, ao senhor Fabrício Machado Ribeiro, mais conhecido como Fabrício Porcão.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2011/mocao_de_aplausos_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2011/mocao_de_aplausos_fernando.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos em reconhecimento ao 6° aniversário do templo da Igreja Assembleia de Deus - Resgatando vidas.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2013/mocao_de_congratulacoes_e_boas_vindas_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2013/mocao_de_congratulacoes_e_boas_vindas_fernando.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Boas-Vindas à Paróquia Nossa Senhora do Rosário, em razão da Santa Missa de Posse e Apresentação da Congregação do Santíssimo Redentor (Redentoristas), realizada no último sábado, dia 08 de março de 2025, às 17h, na Igreja Matriz de lbatiba.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2014/mocao_de_pesar_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2014/mocao_de_pesar_jadson.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, em nome de toda a comunidade, manifesta seu mais profundo pesar pelo falecimento da Sra. Van usa Raimunda de Souza, filha do saudoso Jovelino Raimundo de Souza.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2015/mocao_de_pesar_marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2015/mocao_de_pesar_marcus.pdf</t>
   </si>
   <si>
     <t>Queremos expressar nossos sentimentos de solidariedade e apoio à nossa estimada colaboradora, Rita de Cássia Jesus Fernandes, neste momento de dor pela perda de sua mãe. Estendemos também nossas condolências ao irmão Wallace Rafael e ao pai lsaias Rafael Fernandes, desejando força a todos diante da perda de alguém tão essencial para essa família. _x000D_
 Sua partida aos 57 anos, deixa uma lacuna irreparável, mas sua memória e legado de amor, força e coragem permanecerão vivos nos corações de todos que tiveram o privilégio de conhecê-la e conviver com ela. Sua luta foi uma verdadeira demonstração de bravura, e sua capacidade de manter a esperança, o sorriso e a leveza, mesmo nos momentos mais difíceis, continuará a inspirar a todos que a conheciam.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira, Jadson Alves De Freitas Moreno, Lucimar V. do Carmo (Pelé)</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2016/mocao_de_pesar_sebastiao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2016/mocao_de_pesar_sebastiao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, em nome de toda a comunidade, manifesta seu mais profundo pesar pelo falecimento do Sr. Sebastião Fortunato da Silva, uma irreparável perda para todos nós.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2012/mocao_de_congratulacoes_e_aplausos_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2012/mocao_de_congratulacoes_e_aplausos_fernando.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e aplausos em reconhecimento à AILA -Associação lbatibense de Letras e Artes, pelo brilhante evento realizado no último dia 8 de março de 2025, nas dependências desta Casa Legislativa.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2035/mocao_de_pesar_no3_jadson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2035/mocao_de_pesar_no3_jadson.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da dona Maria de Lourdes Rodrigues Santos.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2041/mocao_de_aplausos_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2041/mocao_de_aplausos_fernando.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Igreja Batista da Vila de Santa Clara e ao seu pastor, Marco Antônio de Morais.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2042/mocao_de_pesar_joao_pedro_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2042/mocao_de_pesar_joao_pedro_fernando.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do jovem João Pedro Miranda Gonçalves Silveira.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2043/mocao_de_pesar_maria_gomesfernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2043/mocao_de_pesar_maria_gomesfernando.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Maria Gomes Vieira.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2081/mocao_aplausos_no004_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2081/mocao_aplausos_no004_wesley.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Igreja Presbiteriana de lbatiba e a seus membros organizadores.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2082/mocao_de_aplausos_no_05_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2082/mocao_de_aplausos_no_05_wesley.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações À THALITA SHARON SANTIAGO ESTEVÃO DIAS.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2118/08sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2118/08sidimar.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio que propõe a anistia de cidadãos que tenham participado de manifestações públicas em território nacional entre os dias 30 de outubro de 2022 e a data de entrada em vigor da referida norma.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2125/06mocao2605.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2125/06mocao2605.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À MOÇÃO DE APLAUSOS A OS SERVIDORES DA COLETA DE RESÍDOS.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2153/fernado_01.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2153/fernado_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS À SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE LAJINHA-MG, À PREFEITURA MUNICIPAL DE LAJINHA E A CÂMARA DE VEREADORES D E LAJINHA, PELA REALIZAÇÃO DA 19ª EXPOAL.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2154/fernado02.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2154/fernado02.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PELO FALECIMENTO DE SYLVIO PAGANINI CALADO JOIA.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2155/fernando_03.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2155/fernando_03.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E AGRADECIMENTO Á SECRETARIA MUNICIPAL DE MEIO A MBIENTE, CULTURA E TURISMO E Á PREFEITURA MUNICIPAL DE IBATIBA, PELO APOIO Á REALIZAÇÃO DO 11ª IBATIBA MOTOFEST.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2156/fernado_04.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2156/fernado_04.pdf</t>
   </si>
   <si>
     <t>MOÇA O DE CONGRATULAÇÃO E APLAUSOS À ASSOCIAÇÃO DE MOTOCICLISTAS DE IBATIBA - AMO IBATIBA, PELA REALIZAÇÃO DO 11° IBATIBA MOTOFEST.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2157/fernando05.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2157/fernando05.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS A O PROFESSOR WILSON AUGUSTO COSTA CABRAL, DIRETOR-GERAL ELEITO DO IFES - CAMPUS IBATIBA.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2166/marli_24.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2166/marli_24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA - ORMI SILVEIRA DE PAULA (Dona Nega).</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2169/mocao_de_aplausos_batalhao_assinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2169/mocao_de_aplausos_batalhao_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao 14º Batalhão da Polícia Militar do Estado do Espírito Santo.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2278/mocao_wesley_10092025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2278/mocao_wesley_10092025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, Estado do Espírito Santo, nos termos regimentais, manifesta profundo PESAR pelo falecimento do senhor Alcinésio Pireti, deixando enlutados sua esposa, senhora Maria de Fátima Ribeiro Pireti, suas filhas Raiane, Raíssa e Raiara, bem como seus genros e netos. _x000D_
 Homem de família, dedicado e respeitado por todos que o conheceram, o senhor Alcinésio deixa como legado o exemplo de responsabilidade, amor e compromisso com os seus. Sua ausência será sentida não apenas por seus familiares, mas também por toda a comunidade, que guarda lembranças de sua convivência honrosa e fraterna. _x000D_
 Neste momento de dor, a Câmara Municipal se solidariza com os familiares, desejando que encontrem conforto na fé, na união e nas boas lembranças vividas ao lado do ente querido. Que Deus conceda paz e força a todos para suportarem essa perda irreparável.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2279/mocao_wesley_23102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2279/mocao_wesley_23102025.pdf</t>
   </si>
   <si>
     <t>O VEREADOR PROFESSOR WESLEY, no uso de suas atribuições legais conferidas pelo Regimento Interno da Câmara Municipal de lbatiba/ES, requer, após ouvido o Plenário, a aprovação de MOÇÃO DE APLAUSOS ao Dr. Renato Bruno Teixeira, Cirurgião-Dentista, em reconhecimento ao seu destaque acadêmico e contribuição à ciência odontológica brasileira. _x000D_
 O Dr. Renato Bruno Teixeira apresentou o trabalho intitulado "Extrusão ortodôntica lenta em elemento germinado em região estética para posterior instalação de implante dentário" no 10th lnternational Orthodontic Congress, evento organizado pela World Federation of Orthodontics em parceria com a Associação Brasileira de Ortodontia e Ortopedia Facial (ABOR), realizado entre os dias 22 e 25 de outubro de 2025, no Centro de Convenções Riocentro, na cidade do Rio de Janeiro - Brasil.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2280/mocao_sidimar_09102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2280/mocao_sidimar_09102025.pdf</t>
   </si>
   <si>
     <t>O Vereador Sidimar Souza da Silva, no uso de suas atribuições legais e regimentais, apresenta à Mesa Diretora, após ouvido o Plenário, a presente Moção de Pesar pelo falecimento do senhor Ataídes Paula, ocorrido no dia 05 de outubro de 2025. _x000D_
 Com profundo pesar, registramos o falecimento do senhor Ataídes Paula, cidadão estimado e respeitado por toda a comunidade, lembrado por sua conduta íntegra, seu caráter exemplar e pela dedicação ao bem-estar de todos ao seu redor. Sua ausência deixa uma lacuna irreparável no seio familiar e na sociedade ibatibense. _x000D_
 Neste momento de dor e saudade, o Vereador Sidimar Souza da Silva manifesta suas mais sinceras condolências aos familiares e amigos, rogando a Deus que lhes conceda força, consolo e serenidade para suportar esta grande perda.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2281/mocao_robervania_22102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2281/mocao_robervania_22102025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, no uso de suas atribuições regimentais, apresenta à Mesa Diretora, ouvido o Plenário, a presente MOÇÃO DE PESAR pelo falecimento do senhor Gerson Freitas de Amorim, ocorrido no dia 17 de outubro de 2025._x000D_
 _x000D_
 O falecimento do senhor Gerson Freitas de Amorim enlutou profundamente familiares, amigos e toda a comunidade ibatibense. Gerson foi um cidadão exemplar, reconhecido por sua honestidade, humildade e por sempre estar disposto a ajudar o próximo._x000D_
 _x000D_
 Sua partida deixa um vazio irreparável no convívio de todos que tiveram o privilégio de conhece-lo, mas também deixa um legado de respeito, amizade e dedicação à família e à comunidade._x000D_
 _x000D_
 A Câmara Municipal de lbatiba, por meio desta Moção, manifesta seus mais sinceros sentimentos de solidariedade e condolências aos familiares e amigos, rogando a Deus que lhes conceda conforto e serenidade neste momento de dor.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2283/mocao_1_lucimar_23102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2283/mocao_1_lucimar_23102025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, por iniciativa do Vereador Lucimar Vieira do Carmo, manifesta por meio desta moção o seu mais profundo pesar pelo falecimento da Senhora Nelcina de Souza Pereira, aos 89 anos de idade, moradora do bairro Vila Nova, neste município, e que possuía fortes raízes e familiares na comunidade de Santa Maria de Baixo. _x000D_
 _x000D_
 Dona Nelcina foi uma mulher de fé, humildade e dedicação à família, sendo sempre lembrada pelo carinho e pelo respeito que cultivava com todos ao seu redor. Sua partida deixa um vazio irreparável, mas também um exemplo de vida, amor e solidariedade. _x000D_
 _x000D_
 A Câmara Municipal de lbatiba, em nome do Vereador proponente, demais parlamentares e servidores desta Casa de Leis, expressa suas mais sinceras condolências aos familiares e amigos, rogando a Deus que conforte seus corações e conceda paz e serenidade neste momento de dor.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2284/mocao_2_lucimar_23102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2284/mocao_2_lucimar_23102025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, por iniciativa do Vereador Lucimar Vieira do Carmo, manifesta por meio desta moção o seu mais profundo pesar pelo falecimento da Senhora Nelcina de Souza Pereira, aos 89 anos de idade, moradora do bairro Vila Nova, neste município, e que possuía fortes raízes e familiares na comunidade de Santa Maria de Baixo. _x000D_
 _x000D_
 Dona Nelcina foi uma mulher de fé, humildade e dedicação à família, sendo sempre lembrada pelo carinho e pelo respeito que cultivava com todos ao seu redor. Sua partida deixa um vazio irreparável, mas também um exemplo de vida, amor e solidariedade. _x000D_
 _x000D_
 A Câmara Municipal de lbatiba, em nome do Vereador proponente, demais parlamentares e servidores desta Casa de Leis, expressa suas mais sinceras condolências aos familiares e ·amigos, rogando a Deus que conforte seus corações e conceda paz e serenidade neste momento de dor.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2285/mocao_1_fernando_24102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2285/mocao_1_fernando_24102025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, Estado do Espírito Santo, no uso de suas atribuições legais e regimentais, apresenta MOÇÃO DE CONGRATULAÇÃO E APLAUSOS ao Consórcio do Caparaó e à Secretaria de Estado do Meio Ambiente e Recursos Hídricos (SEAMA), pela execução do Programa Estadual de Bem-Estar Animal - PET VIDA, realizado no município de lbatiba nos dias 8, 9 e 1 O de outubro de 2025, no campus do Instituto Federal do Espírito Santo (IFES) - lbatiba. _x000D_
 Considerando que o Programa PET Vida é uma iniciativa do Governo do Estado do Espírito Santo, por meio da SEAMA,. com o objetivo de promover o bem-estar animal, o controle populacional de cães e gatos e o fortalecimento das políticas públicas ambientais em todo o território capixaba; _x000D_
 Considerando que, na região do Caparaó, o programa é gerido e executado com excelência pelo Consórcio do Caparaó, garantindo atendimento de qualidade aos municípios consorciados e levando serviços essenciais às comunidades;</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2286/mocao_2_fernando_24102025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2286/mocao_2_fernando_24102025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, Estado do Espírito Santo, no uso de suas atribuições legais e regimentais, apresenta a presente MOÇÃO DE PESAR pelo falecimento do senhor Anderson Márcio Coutinho dos Santos, carinhosamente conhecido como Cicito. _x000D_
 Considerando o falecimento de Anderson Márcio Coutinho dos Santos, conhecido e estimado por todos como Cicito, pessoa de coração generoso, sempre disposta a ajudar e servir, reconhecido como o amigo de todas as horas; _x000D_
 Considerando que Cicito era filho do saudoso Aloísio Santos, ex-prefeito de Cariacica e ex-deputado federal pelo _Estado do Espírito Santo, homem público que deixou um legado de relevantes serviços prestados ao povo capixaba; _x000D_
 Considerando que a família Santos tem uma trajetória marcada pela dedicação, trabalho e compromisso com o desenvolvimento do Espírito Santo e de sua gente;</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, por iniciativa do Vereador Lucimar Vieira do Carmo, apresenta Moção de Aplausos em reconhecimento à realização da 5ª _x000D_
 Copa Brasil de Wushu Sanda, ocorrida no último sábado, 22 de novembro, que marcou um grande momento para o esporte regional. _x000D_
 O município de lbatiba foi palco de disputas de alto nível, reunindo atletas de diversas cidades e outros estados, e proporcionando ao público um verdadeiro espetáculo de técnica, superação e emoção. _x000D_
 Registramos, com especial destaque, a participação dos atletas Wkayron Carlos e Jonathan Ribeirão, que representaram brilhantemente nossa cidade _x000D_
 na disputa pelo cinturão. Sua dedicação, disciplina e desempenho elevaram o nome de lbatiba e inspiraram jovens atletas a seguirem no caminho do esporte.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2300/mocao_fernando_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2300/mocao_fernando_1.pdf</t>
   </si>
   <si>
     <t>É com grande alegria, entusiasmo e profundo respeito que apresento esta Moção de Congratulação e Aplausos pela posse do Professor Wilson Augusto Costa Cabral como novo Diretor-Geral do Instituto Federal do Espírito Santo - IFES Campus lbatiba. _x000D_
 O Professor Wilson Cabral é amplamente reconhecido por seu carisma, pela sua capacidade de diálogo, pela escuta sensível e atenciosa, e pela postura sempre aberta ao entendimento, à construção coletiva e ao progresso institucional. Sua trajetória no IFES fala por si: um educador comprometido, dedicado e apaixonado pela missão de transformar vidas por meio da educação. _x000D_
 O IFES Campus lbatiba, que já é orgulho do nosso município, da região do Caparaó e do Estado do Espírito Santo, encontra agora no Professor Wilson um líder capaz de impulsionar ainda mais o desenvolvimento acadêmico, científico, social e administrativo dessa instituição tão importante para todos nós.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2301/mocao_fernando_2.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2301/mocao_fernando_2.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, apresentar Moção de Congratulação e Aplauso ao Instituto Federal do Espírito Santo - IFES Campus lbatiba (IFES), em razão da celebração dos seus 15 anos de existência ·em nosso município, comemorados no dia 27 de novembro. _x000D_
 O IFES Campus' lbatiba é, sem dúvida, motivo de enorme orgulho para todos nós ibatibenses, assim como para toda a região do Caparaó. Desde a sua implantação, tornou-se símbolo de desenvolvimento, inclusão, transformação social e excelência educacional. É o sentimento de pertencimento a algo grandioso, esperado por tantos anos e que hoje faz parte da história e do coração de nosso povo. _x000D_
 Ao longo desses 15 anos, o IFES consolidou-se como referência em educação, pesquisa, extensão e inovação, destacando-se não apenas no Caparaó, mas em todo o Estado do Espírito Santo e no Brasil.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>Sidimar Souza da Silva, Lucimar V. do Carmo (Pelé)</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2302/mocao_sidimar_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2302/mocao_sidimar_1.pdf</t>
   </si>
   <si>
     <t>O Vereador Sidimar Souza da Silva, com o apoio do Vereador Lucimar Vieira do Carmo, ambos no uso de suas atribuições legais, vêm respeitosamente à _x000D_
 presença de Vossas Excelências apresentar Moção de Aplausos à equipe de saúde do Pronto Atendimento Municipal, ao SAMU, e ao Corpo de _x000D_
 Bombeiros Militar, em reconhecimento ao excelente trabalho realizado no atendimento às vítimas do grave acidente ocorrido com o ônibus de turismo que seguia de Guarapari/ES para Contagem/MG, transportando aproximadamente 50 passageiros. _x000D_
 A atuação rápida, organizada e eficiente das equipes envolvidas foi fundamental para garantir socorro imediato, estabilização das vítimas e encaminhamento seguro aos serviços de saúde. Profissionais de diferentes áreas trabalharam de maneira integrada, demonstrando preparo técnico, compromisso com a vida e profundo senso de humanidade diante de uma ocorrência complexa e de grande proporção.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2305/mocao_pele_2.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2305/mocao_pele_2.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de lbatiba, por iniciativa do Vereador Lucimar Vieira do Carmo, manifesta por meio desta moção o seu mais profundo pesar pelo falecimento do senhor Hanilson Antônio Romualdo. _x000D_
 Hanilson foi um homem de valores firmes, sempre lembrado por sua postura honesta, tranquila e por seu respeito com todos ao seu redor. Sua partida deixa um grande vazio, especialmente no coração de sua esposa, Jocelina Amaral, que perde não apenas um companheiro, mas um amigo fiel e presente em todos os momentos. _x000D_
 Sua ausência será sentida por familiares, amigos e pela comunidade, que agora se une em oração e solidariedade. Que Deus possa confortar cada um, trazendo paz e força para enfrentar este momento de tristeza. _x000D_
 Registra-se, portanto, está Moção de Pesar, como forma de homenagem à memória de Hanilson Antônio Romualdo e de respeito à sua família, em especial à sua esposa Jocelina Amaral.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>Marcus Rodrigo Amorim Florindo, Fernando Vieira de Souza, Ivanito Barbosa de Oliveira, Jadson Alves De Freitas Moreno, Lucimar V. do Carmo (Pelé), Marli Tiengo Do Carmo Faria, Robervânia Aparecida Da Silva Faé, Sidimar Souza da Silva, Victor Willian Silveira, Wesley Andrade Costa</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2309/mocao_delega_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2309/mocao_delega_1.pdf</t>
   </si>
   <si>
     <t>O Vereador Marcus Rodrigo Amorim Florindo, juntamente com os Vereadores Fernando Vieira de Souza, lvanito Barbosa de Oliveira, Jadson Alves de Freitas Moreno, Lucimar Vieira do Carmo, Marli Tiengo do Carmo Faria, Robervânia Aparecida da Silva Faé, Sidimar Souza da Silva, Victor Willian Silveira e Wesley Andrade Costa, apresenta a presente Moção de Pesar pelo falecimento da Senhora Ester Miranda Sangi. _x000D_
 Ester Miranda Sangi, irmã do Vereador Jorcy Miranda Sangi, deixa um legado de simplicidade, dedicação e valores familiares, sendo lembrada com carinho por todos que tiveram a oportunidade de conviver com ela. Sua partida representa uma grande perda para seus familiares, amigos e para toda a _x000D_
 comunidade.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2270/decreto_01-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2270/decreto_01-2025.pdf</t>
   </si>
   <si>
     <t>DEFINE NOME DOS MUNÍCIPES A SEREM HOMENAGEADOS NA SESSÃO SOLENE DA CÂMARA DE VEREADORES DE IBATIBA, COM O TÍTULO DE CIDADÃO IBATIBENSE.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2295/pdl_02-2025_jotalino.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2295/pdl_02-2025_jotalino.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RELAÇÃO DE CIDADÃOS E CIDADÃS HOMENAGEADOS COM A "MEDALHA JOTALINO LOPES DA SILVA", CONFORME RESOLUÇÃO Nº 11, DE 19 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2314/projeto_de_decreto_legislativo_03_-_dispoe_sobre_a_apreciacao_e_julgamento_da_prestacao_de_contas_an.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2314/projeto_de_decreto_legislativo_03_-_dispoe_sobre_a_apreciacao_e_julgamento_da_prestacao_de_contas_an.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreciação e julgamento da Prestação de contas anual da prefeitura municipal de Ibatiba - exercício 2021- ex-prefeito Luciano Miranda Salgado, nos termos do Art. 204, inciso II e Art. 2011 e seguintes, ambos da RESOLUÇÃO Nº 5, DE 10 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Luis Carlos Pancoti</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1880/pl_01-2025_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1880/pl_01-2025_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1881/pl_02-2025_-_ticket_feira.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1881/pl_02-2025_-_ticket_feira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TICKET-FEIRA NO ÂMBITO DO MUNICÍPIO DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1882/pl_03-2025_-_rejuste_servidores_executivo_e_legislativo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1882/pl_03-2025_-_rejuste_servidores_executivo_e_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL REVISÃO GERAL DOS VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_complementar_04-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_complementar_04-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONTRATAÇÃO DE SERVIDORES POR CARGOS TEMPORÁRIOS PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1886/leg52025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1886/leg52025.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 172/2019 - QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE IBATIBA/ES, SEU QUADRO DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2180/plc_06_2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2180/plc_06_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AOS ATLETAS DO MUNICÍPIO DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2097/leg72025-.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2097/leg72025-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONTRATAÇÃO DE SERVIDORES POR CARGOS TEMPORÁRIOS PARA ATENDER AS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO EM DIVERSAS SECRETARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_de_lei_complentar_08-25.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_de_lei_complentar_08-25.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO E AS ATRIBUIÇÕES DO CARGO COMISSIONADO DE DIRETOR LEGISLATIVO DA CÂMARA MUNICIPAL DE IBATIBA/ES, PREVISTO NA LEI COMPLEMENTAR 172/2019 TRANSFORMANDO-O EM CARGO DE ASSESSOR JURÍDICO, DE NATUREZA TÉCNICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2111/plc09.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2111/plc09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONTRATAÇÃO DE SERVIDORES POR CARGOS TEMPORÁRIOS PARA ATENDER AS NECESSIDADES DE EXCEPCIONAL_x000D_
 INTERESSE PÚBLICO EM DIVERSAS SECRETARIAS E DÁ OUTRAS PREVIDÊNCIAS</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2181/plc_10-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2181/plc_10-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONTRATAÇÃO DE SERVIDORES POR CARGOS TEMPORÁRIOS PARA ATENDER AS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2177/plc_11-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2177/plc_11-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 172/2019 - QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE IBATIBA/ES, SEU QUADRO DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2240/plc_12-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2240/plc_12-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1°, CAPUT DA LEI COMPLEMENTAR Nº 314/2025 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2241/plc_13-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2241/plc_13-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IBATIBA A CESSÃO E CONSTITUIÇÃO DE SERVIDÃO ADMINISTRATIVA DE ÁREAS PÚBLICAS À COMPANHIA ESPÍRITO _x000D_
 SANTENSE DE SANEAMENTO  - CESAN, PARA REGULARIZAÇÃO E AMPLIAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2263/plc142025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2263/plc142025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBATIBA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2264/plc152025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2264/plc152025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2262/plc16.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2262/plc16.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE IBATIBA E DÁ OUTRA S PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2266/plc17.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2266/plc17.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 99, DA LEI COMPLEMENTAR Nº 38/2009 PARA INCLUIR O INCISO IVE §1° E §2°.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2313/plc_18-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2313/plc_18-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 317/2025, DE 16 DE SETEMBRO DE 2025, QUE ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO _x000D_
 CONSELHO TUTELAR DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2297/plc_19-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2297/plc_19-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA AS DISPOSIÇÕES DA LEI COMPLEMENTAR Nº 306/2025, DE 17 DE JANEIRO DE 2025, E A AUTORIZAÇÃO DE CONTRATAÇÃO DE SERVIDORES POR CARGOS TEMPORÁRIOS PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_lei_01-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_lei_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO TOTAL DE TRIBUTOS IMOBILIÁRIOS URBANOS INCIDENTES SOBRE IMÓVEIS INTEGRANTES DO PATRIMÔNIO DE CONTRIBUINTES IDOSOS COM 60 ANOS OU MAIS, APOSENTADOS OU NÃO, RESIDENTES NO MUNICÍPIO DE IBATIBA-ES.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_lei_02-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_lei_02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL - DIÁCONO FRANCISCO ANTÔNIO VIEIRA - CHIQUINHO VIEIRA.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1974/03.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1974/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre deniminação de logradouro público municipal - Senhora Zilda Heringer Curttis - Dona Zilda.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1975/04.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1975/04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre deniminação de logradouro público municipal - Senhor Efigênio Carlos dos Reis.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1973/05.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1973/05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público municipal - Professora Aurita Assis de Freitas Figueiredo.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1967/plo_denomina_rua_jose_de_souza_barbosa.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1967/plo_denomina_rua_jose_de_souza_barbosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público municipal. Fica denominda de Rua JOSÉ DE SOUZA BARBOSA, no bairro São José.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2033/07.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2033/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público municipal. Rua Joel de Souza Barbosa, no bairro São José.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2034/08.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2034/08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Escola Municipal de Ensino Fundamental - José Maria Pereira.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2032/pl_11-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2032/pl_11-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CONSELHO INTERATIVO DE SEGURANÇA DE IBATIBA - CONSEI A INSTALAR E OPERAR O SISTEMA DE VIDEOMONITORAMENTO DAS VIAS PÚBLICAS, ÁREAS AMBIENTAIS E LOCAIS DE GRANDE CIRCULAÇÃO DE PESSOAS E VEÍCULOS NO ÂMBITO DO MUNICÍPIO DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2083/projeto_lei_12-2025_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2083/projeto_lei_12-2025_robervania.pdf</t>
   </si>
   <si>
     <t>Recepciona a Lei Federal n.º 13.913/2019, de 25 de novembro de 2019, para alterar a Lei Municipal n.º 517, de 08 de maio de 2008, reduzindo a faixa non aedificandi contígua a faixa de domínio público das rodovias e dá outras providências.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2084/plo_13-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2084/plo_13-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE CADASTRO MUNICIPAL DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (SisCaM - TEA) NO MUNICÍPIO DE IBATIBA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2085/plo_14-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2085/plo_14-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DOS SINAIS SONOROS NAS ESCOLAS PÚBLICAS E PRIVADAS POR ALERTAS MUSICAIS OU RELÓGIOS EM SALA DE AULA, VISANDO O RESPEITO À HIPERSENSIBILIDADE DOS ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2086/plo_15-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2086/plo_15-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO EDUCACIONAL INDIVIDUALIZADO (PEI) PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE IBATIBA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2087/plo_16-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2087/plo_16-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO ESTÁGIO ESPECIAL DE APRENDIZAGEM E SOCIALIZAÇÃO PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA_x000D_
 (TEA) NO MUNICÍPIO DE IBATIBA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2088/plo_17-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2088/plo_17-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REQUISITOS TÉCNICOS E DOCUMENTAIS PARA A CONTRATAÇÃO DE EMPRESAS DE TRANSPORTE ESCOLAR NO MUNICÍPIO DE IBATIBA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2089/plo_18-2025_dr._luis.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2089/plo_18-2025_dr._luis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE PREMIAÇÃO NO EVENTO "FEIRA VERDE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2090/plo_19-25_wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2090/plo_19-25_wesley.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Especial de Avaliação da Necessidade de Profissional de Apoio Escolar e/o u Professor de Apoio Educacional para estudantes com Transtorno do Espectro Autista (TEA) e outras deficiências cognitivas, regulamenta as atribuições desses profissionais e dá outras providências.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2108/plo20.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2108/plo20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DE INSCRIÇÃO PARA CONCURSOS PÚBLICOS MUNICIPAIS E PROCESSOS SELETIVOS AOS CANDIDATOS DOADORES DE SANGUE FIDELIZADOS, CANDIDATOS HIPOSSUFICIENTES PARTICIPANTES DE PROGRAMAS SOCIAIS (CADÚNICO) DO GOVERNO FEDERAL E DOADORES DE MEDULA ÓSSEA NO MUNICÍPIO DE IBATIBA-ES.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2094/plo_21-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2094/plo_21-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2095/plo_22-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2095/plo_22-2025.pdf</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2096/plo_23-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2096/plo_23-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público municipal – Sr Adair Pereira de Moura.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>Lucimar V. do Carmo (Pelé), Marcus Rodrigo Amorim Florindo, Robervânia Aparecida Da Silva Faé, Sidimar Souza da Silva, Victor Willian Silveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2093/pl_24-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2093/pl_24-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE IBATIBA/ES, O "ABRIL AZUL" COMO MÊS OFICIAL DE CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2127/plo27.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2127/plo27.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 10º DA LEI MUNICIPAL Nº 1.094/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2100/plo_28-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2100/plo_28-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 1092, DE 2025, QUE DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL JOSÉ MARIA PEREIRA, PARA ADEQUAR SUA NOMENCLATURA À REALIDADE DA OFERTA DE ENSINO NA UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2101/plo_29-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2101/plo_29-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL. RUA FRANCISCO DIAS DE AMORIM E BAIRRO BETEL, PRÓXIMO À COMUNIDADE CARANGOLAS.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL. RUA GILSON ANDRADE DE CARVALHO E BAIRRO BETEL, PRÓXIMO À COMUNIDADE CARANGOLAS.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2103/plo_31-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2103/plo_31-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL. RUA SEBASTIÃO ANDRADE DA SILVA E BAIRRO BETEL, PRÓXIMO À COMUNIDADE CARANGOLAS.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2104/plo_32-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2104/plo_32-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL. RUA ALDA CARVALHO DA SILVA E BAIRRO BETEL, PRÓXIMO À COMUNIDADE CARANGOLAS.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2105/plo_33-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2105/plo_33-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL. RUA ANTÔNIO DIAS DA SILVA E BAIRRO BETEL, PRÓXIMO À COMUNIDADE CARANGOLAS.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2106/projeto_de_lei_ordinaria_no_35-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2106/projeto_de_lei_ordinaria_no_35-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE PREMIAÇÃO NO CONCURSO MUNICIPAL DA RAINHA E PRINCESAS DOS TROPEIROS 2025 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_de_lei_ordinaria_no._36-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_de_lei_ordinaria_no._36-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE PREMIAÇÃO NO CAMPEONATO MUNICIPAL DE FUTEBOL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2110/plo37.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2110/plo37.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA IBATIBENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2128/plo38.2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2128/plo38.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE CONSCIENTIZAÇÃO E ENFRENTAMENTO AO ASSÉDIO E A VIOLÊNCIA SEXUAL NO MUNICÍPIO DE IBATIBA.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2175/plo41.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2175/plo41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da execução do Hino Nacional Brasileiro e do Hino do Município de Ibatiba na escolas da rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2186/plo-402025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2186/plo-402025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA NOMEAÇÃO DE CÔNJUGES, COMPANHEIROS E PARENTES EM LINHA RETA. COLATERAL OU POR AFINIDADE. ATÉ O TERCEIRO GRAU, PARA O EXERCÍCIO DE CARGO EM COMISSÃO OU DE CONFIANÇA OU, AINDA, DE FUNÇÃO GRATIFICADA NA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA EM QUALQUER DOS PODERES DO MUNICÍPIO DE IBATIBA-ES.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2179/plo41_rotated.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2179/plo41_rotated.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EXECUÇÃO DO HINO NACIONAL BRASILEIRO E DO HINO DO MUNICÍPIO DE IBATIBA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2182/plo-422025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2182/plo-422025.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONTRATAÇÃO, PELO MUNICÍPIO DE IBATIBA/ES, DE SHOWS, ARTISTAS E EVENTOS ABERTOS AO PÚBLICO QUE ENVOLVAM, NO DECORRER DA APRESENTAÇÃO, EXPRESSÃO DE APOLOGIA A CRIMES, AO CRIME ORGANIZADO E/OU AO USO DE DROGAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2183/plc-432025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2183/plc-432025.pdf</t>
   </si>
   <si>
     <t>ALTERA INCISO I DO ARTIGO 18 e ACRESCENTA § 1“ e § 2'’ NO ARTIGO 19 DA LEI MUNICIPAL N® 833/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2184/plo-442025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2184/plo-442025.pdf</t>
   </si>
   <si>
     <t>CRIA OS COMPONENTES DO MUNICÍPIO DE IBATIBA DO ESTADO DO ESPÍRITO SANTO, DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2185/plo-452025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2185/plo-452025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA IBATIBENSE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2178/plo_46-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2178/plo_46-2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE AO BULLYING NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE IBATIBA/ES E INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O COMBATE AO BULLYING ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2243/projeto_de_lei_ordinaria_47-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2243/projeto_de_lei_ordinaria_47-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Registro, Proteção e Promoção do Patrimônio Cultural de Natureza Imaterial de Ibatiba/ES e dá outras providências.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2244/projeto_de_lei_ordinaria_48-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2244/projeto_de_lei_ordinaria_48-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE ANUAL PARA ENTREGA DA MEDALHA “PEDRO NOGUEIRA TEIXEIRA” EM HOMENAGEM AOS ALUNOS ORIUNDOS DE ESCOLAS DE REDE PÚBLICA APROVADOS NO PROCESSO SELETIVO PARA OS CURSOS TÉCNICOS DO IFES - CAMPUS IBATIBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2242/plo_49-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2242/plo_49-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do descarte de lixo, entulho de obras e outros materiais inservíveis em vias públicas no Município de Ibatiba, e dá outras  providências.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2245/projeto_de_lei_ordinaria_50-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2245/projeto_de_lei_ordinaria_50-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E FISCALIZAÇÃO DE EXECUÇÃO (COMAFE) DOS RECURSOS PROVENIENTES DO FUNPAES, A QUE SE REFERE A LEI ESTADUAL N* 11.790, DE 28 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2246/projeto_de_lei_ordinaria_51-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2246/projeto_de_lei_ordinaria_51-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE PREMIAÇÃO PARA CONCURSO MUNICIPAL DE QUALIDADE DE CAFÉ ARÁBICA DE IBATIBA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2259/plo52.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2259/plo52.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Ibatiba/ES, a Semana Municipal de Enfrentamento ao Feminicídio, a ser realizada anualmente na primeira semana de agosto, como parte da Campanha Agosto Lilás , e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2260/plo53.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2260/plo53.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE IBATIBA O SETEMBRO AMARELO E INCLUSÃO NO CALENDÁRIO OFICIAL COM REALIZAÇÃO DE AÇÕES DE CAMPANHA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE A SAÚDE MENTAL E VALORIZAÇÃO DA VIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2261/plo_54.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2261/plo_54.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2267/plo55.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2267/plo55.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA POLIESPORTIVA A SER CONSTRUÍDA NO CAMPO NOVO HORIZONTE, NO MUNICÍPIO DE IBATIBA/ES.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2271/plo_56-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2271/plo_56-2025.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO MUNICIPAL DE ESTUDOS HIDROMETEOROLÓGICOS, DE DESASSOREAMENTO E SANEAMENTO AMBIENTAL NO MUNICÍPIO DE IBATIBA-ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2272/plo_57-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2272/plo_57-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CRECHE SOLIDÁRIA NO MUNICÍPIO DE IBATIBA.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2273/plo_58-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2273/plo_58-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E AS DIRETRIZES DO PROGRAMA MATERIAL ESCOLAR SOLIDÁRIO NO MUNICÍPIO DE IBATIBA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2274/plo_59-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2274/plo_59-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS DE IBATIBA-ES.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2275/plo_60-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2275/plo_60-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de câmeras de monitoramento em ônibus e veículos utilizados no transporte escolar contratados por meio de licitação pelo Município de lbatiba/ES e dá outras providências.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_61-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_61-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES, ESTRATÉGIAS E AÇÕES REFERENTE AO CUMPRIMENTO DE SENTENÇAS JUDICIAIS EXARADAS QUANTO À POLÍTICA PÚBLICA DE ATENÇÃO À SAÚDE DE PESSOAS ATÍPICAS, COM FITO DE MANTER AS CONSULTAS E OUTROS PROCEDIMENTOS NO ÂMBITO DO TERRITÓRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2277/plo_62-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2277/plo_62-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO COMPLETIVO DO PISO SALARIAL PROFISSIONAL NACIONAL (PSPN) DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2298/20251124175710486.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2298/20251124175710486.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "RUA DO LAZER" NO MUNICÍPIO DE IBATIBA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2315/plo_65-2025-apae.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2315/plo_65-2025-apae.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSOS FINANCEIROS À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE IBATIBA, PARA OS FINS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2316/plo_66-2025_abono.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2316/plo_66-2025_abono.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE IBATIBA.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2317/plo_67-2025----.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2317/plo_67-2025----.pdf</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2318/plo_68-2025----.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2318/plo_68-2025----.pdf</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2031/resolucao_01-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2031/resolucao_01-2025.pdf</t>
   </si>
   <si>
     <t>Concede o benefício do auxílio alimentação aos Vereadores da Câmara Municipal de Ibatiba e dá outras providências.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2099/pr_02-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2099/pr_02-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE IBATIBA/ES, A REALIZAÇÃO DE SESSÃO SOLENE ANUAL EM HOMENAGEM AOS PROFISSIONAIS DA ENFERMAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2091/resolucao_03-2025_comenda_leopoldino_ribeiro.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2091/resolucao_03-2025_comenda_leopoldino_ribeiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS HOMENAGEADOS COM A COMENDA PARLAMENTAR LEOPOLDINO RIBEIRO DA SILVA.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2129/projeto_de_resolucao_04-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2129/projeto_de_resolucao_04-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE, NO ÂMBITO DA CÂMARA MUNICIPAL DE IBATIBA/ES, EM HOMENAGEM AS VENCEDORAS DO CONCURSO RAINHA E PRINCESA DOS TROPEIROS DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2187/1000123660.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2187/1000123660.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMENAGEADOS COM A MEDALHA SOLDADO JOSÉ PIRES DE ANDRADE – SD PIRES.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2176/pr_06-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2176/pr_06-2025.pdf</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2235/projeto_resolucao_07-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2235/projeto_resolucao_07-2025.pdf</t>
   </si>
   <si>
     <t>Instituí Sessão Solene anual em homenagem ao Dia Municipal da Confraternização Espírita e dá outras providências.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2236/projeto_resolucao_08-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2236/projeto_resolucao_08-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Sessão Solene em Comemoração à Imigração Sírio-Libanesa no Município de Ibatiba-ES.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2237/projeto_resolucao_09-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2237/projeto_resolucao_09-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE A NUAL PARA ENTREGA DA MEDA LHA “PEDRO NOGUEIRA TEIXEIRA” EM HOMENAGEM AOS ALUNOS O RIUNDOS DE ESCOLAS DE REDE PÚBLICA APROVADOS NO PROCESSO SELETIVO PARA OS CURSOS TÉCNICOS DO IFES - CAMPUS IBATIBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_resolucao_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_resolucao_robervania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Permanente de Segurança Pública no âmbito da Câmara Municipal de Ibatiba/ES e dá outras providências.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2268/resolucao_12-2025_libanesa.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2268/resolucao_12-2025_libanesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA RESOLUÇÃO Nº 08/2025,  QUE TRATA DA REALIZAÇÃO DE SESSÃO SOLENE EM COMEMORAÇÃO DA IMIGRAÇÃO LIBANESA NO MUNICÍPIO DE IBATIBA-ES.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2269/resolucao_13-2025_medalha.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2269/resolucao_13-2025_medalha.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA "SALOMÃO JOSÉ FADLALAH" E DISPÕE SOBRE A REALIZAÇÃO DA SESSÃO SOLENE EM COMEMORAÇÃO À IMIGRAÇÃO LIBANESA NO MUNICÍPIO DE IBATIBA-ES.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2294/pr_14-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2294/pr_14-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, aplicação e comprovação de suprimento de fundos no âmbito da Câmara Municipal de Ibatiba.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento_01_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento_01_ivanito.pdf</t>
   </si>
   <si>
     <t>Requer a relação detalhada das máquinas e veículos atualmente alugados pela Secretária Municipal de Transportes.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2188/01_-_mocao_de_pesar_-_ver._fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2188/01_-_mocao_de_pesar_-_ver._fernando.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PELO FALECIMENTO DE JANICE MARIA DA SILVA FERNANDES.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2189/02_-_mocao_de_pesar_-_ver._fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2189/02_-_mocao_de_pesar_-_ver._fernando.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE SEBASTIÃO CARVALHO.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2190/01_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2190/01_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à COPAI juntamente com a Prefeitura Municipal de Ibatiba e à Secretaria Municipal de Meio Ambiente, Cuitura e Turismo, pela brilhante realização do evento em comemoração ao Dia da Consciência Evangélica, celebrado no dia 1° de agosto de 2025.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2191/02_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2191/02_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em comemoração aos 49 anos de fundação da Primeira Igreja Batista em Ibatiba, celebrados nos dias 25, 26 e 27 de julho de 2025.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2192/03_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2192/03_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em comemoração aos 49 anos de fundação da Primeira igreja Bat ista em Ibatiba, celebrados nos dias 25, 26 e 27 de Julho de 2025.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2193/04_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2193/04_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à APAE de Ibatiba pela organização e realização do 4* Pedal Solidário , evento que, mais uma vez, demonstrou o comprometimento da instituição com a promoção de ações que unem esporte, integração comunitária e solidariedade.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2194/05_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2194/05_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à APAE de Ibatíba pela organização e realização do 4° Pedal Solidário, evento que, mais uma vez, demonstrou o comprometimento da instituição com a promoção de ações que unem esporte, integração comunitária e solidariedade.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2195/06_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2195/06_-_mocao_de_aplausos_-_ver._lucimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à COPAI juntamente com a Prefeitura Municipal de Ibatiba e à Secretaria Municipal de Meio Ambiente, Cultura e Turismo, pela brilhante realização do evento em comemoração ao Dia da Consciência Evangélica, celebrado no dia 1° de agosto de 2025.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2199/02_-_requerimento_-_ver._marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2199/02_-_requerimento_-_ver._marcus.pdf</t>
   </si>
   <si>
     <t>Solicitação de drenagem do rio na comunidade Santa Maria de Baixo._x000D_
 Solicitamos a especial atenção de Vossa Senhoria quanto às medidas que possam ser adotadas para o atendimento das referidas proposições e, se possível, a gentileza de informar a esta Casa Legislativa sobre eventuais providências tomadas.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2200/03_-_requerimento_2025_-_ver._marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2200/03_-_requerimento_2025_-_ver._marcus.pdf</t>
   </si>
   <si>
     <t>Solicitação de esclarecimentos sobre o processo seletivo para contratação de motoristas._x000D_
 Solicitamos a especial atenção de Vossa Senhoria quanto às medidas que possam ser adotadas para o atendimento das referidas proposições e, se possível, a gentileza de informar a esta Casa Legislativa sobre eventuais providências tomadas.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2201/01_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2201/01_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Prefeitura Municipal de Ibatiba, especialmente à Secretaria de Meio Ambiente, Cultura e Turismo , pelo brilhante destaque na Feira dos Municípios 2025, representando com excelência a cultura e o turismo do nosso município.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2202/02_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2202/02_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem à realização do 11° Pouso da Tropa , evento realizado nos dias 25 e 26 de j ulho de 2025, no município de Ibatiba - ES.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2203/03_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2203/03_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos á Prefeitura Municipal de Ibatiba, especlalmente à Secretaria de Meio Ambiente, Cultura e Turismo, pelo brilhante destaque na Feira dos Municípios 2025, representando com excelência a cultura e o turismo do nosso município.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2204/07_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2204/07_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao HARAS BONOMO, de propriedade do Sr. Arthur Bonomo de Faria, pela destacada conquista nos cenários equestres nacionais, com a égua Beija Flor Mury do Bonomo, que alcançou os títulos de Campeã Nacional de Categoria e Reservada Campeã Nacional de Marcha.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2205/06_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2205/06_-_mocao_de_aplausos_-_ver._marcus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos á Prefeitura Municipal de Ibatiba, especialmente à Secretaria de Meio Ambiente, Cultura e Turismo, pelo brilhante destaque na Feira dos Municípios 2025, representando com excelência a cultura e o turismo do nosso município.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2208/01_-_mocao_de_aplausos_-_ver._marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2208/01_-_mocao_de_aplausos_-_ver._marli.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS Ao Professor Magno Fernandes, de Educação Física da Escola Municipal David Gomes , em reconhecimento ao seu trabalho de excelência e à sua valiosa contribuição para o esporte escolar e para o desenvolvimento dos jovens do nosso município.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2209/02_-_mocao_de_aplausos_-_ver._marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2209/02_-_mocao_de_aplausos_-_ver._marli.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Professora Rosely Assis de Freitas.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2213/02_-_requerimento_-_ver._robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2213/02_-_requerimento_-_ver._robervania.pdf</t>
   </si>
   <si>
     <t>Requer audiência visa promover o debate público, ouvindo autoridades, representantes de órgãos técnicos (IDAF, Incaper, IFES, Cartórios, CREA/CAU), movimentos sociais, moradores dos bairros envolvidos (como o Ipê, cambraia, associações) e demais interessados.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2214/01_-_mocao_de_pesar_-_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2214/01_-_mocao_de_pesar_-_robervania.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Vantuil Pires Barbosa, ocorrido em 28 de junho de 2025.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2215/02_-_mocao_de_pesar_-_robervania.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2215/02_-_mocao_de_pesar_-_robervania.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Orcy Ribeiro da Silva, ocorrido no dia 18 de junho de 2025.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2216/01_-_mocao_de_aplausos_-_ver._sidimar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2216/01_-_mocao_de_aplausos_-_ver._sidimar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a ser dirigida ao Time de Futsal Feminino Infantil da Escola David Gomes, pelas atletas:_x000D_
 Melissa Rosa de Lacerda | Luma Beatriz Moura | Joyce Gomes Cardoso | Ana Alice dos Anjos Alcântara | Maria Eduarda Rubert | Raiane Novais da Silva_x000D_
 | Nicole Silva Oliveira | Ana Gabriela Florindo | Isabela Dias.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2231/02_-_mocao_de_aplauso_-_ver._victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2231/02_-_mocao_de_aplauso_-_ver._victor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos seu reconhecimento e parabeniza a Escola Adelaide Rodrigues Moreira.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2232/01_-_mocao_de_pesar_-_ver._victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2232/01_-_mocao_de_pesar_-_ver._victor.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor José Raimundo Ferreira, carinhosamente conhecido como Senhor Zé Cândido , ocorrido no dia 07 de agosto de 2025.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2233/04_-_mocao_de_pesar_-_ver._victor.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2233/04_-_mocao_de_pesar_-_ver._victor.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da senhora Maria Angélica de Oliveira Nascimento.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2234/02_-_mocao_-_ver._wesley.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2234/02_-_mocao_-_ver._wesley.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à comunidade cristã da Igreja Cristã Maranata de Ibatiba, pelo falecimento do Pastor Gedelti Victalíno Teix eira Gueiros , fundador e_x000D_
 presidente da Igreja Cristã Maranata, ocorrido no dia 5 de julho de 2025, aos 93 anos de idade.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2251/requerimento_03-2025_marli.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2251/requerimento_03-2025_marli.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos cavaleiros do município de ibatiba que participaram da Expedição Tropeira, saindo do município de Presidente Kennedy e seguido até o município de Venda Nova do imigrante.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>Lucimar V. do Carmo (Pelé), Victor Willian Silveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2256/requerimento_lucimar_e_victor_copa_fair_play.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2256/requerimento_lucimar_e_victor_copa_fair_play.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para registrar nossos mais sinceros aplausos e reconhecimento ao Secretário Municipal de Esporte, Sr. Fábio Rubio , pela realização da Copa Fair Play.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2257/requerimento_lucimar_e_victor_copa_tropeirinhos.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2257/requerimento_lucimar_e_victor_copa_tropeirinhos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para registrar nossos mais sinceros aplausos e reconhecimento ao Secretário Municipal de Esporte, Sr. Fábio Rubio , pela realização da Copa Tropeirinhos</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2258/requerimento_lucimar_e_victor_merendeiras.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2258/requerimento_lucimar_e_victor_merendeiras.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para registrar nosso mais profundo reconhecimento às merendeiras e servidoras que, com dedicação, zelo e carinho, prepararam as refeições para os atletas participantes da Copa Tropeirinhos.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2303/requerimento_sidimar_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2303/requerimento_sidimar_1.pdf</t>
   </si>
   <si>
     <t>O Vereador Sidimar Souza da Silva, no uso de suas prerrogativas regimentais, vem respeitosamente requerer que, após cumpridas as formalidades de praxe, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de lbatiba/ES, bem como à Secretaria Municipal de Educação, para que encaminhem a esta Casa de Leis informações detalhadas referentes ao cumprimento da Lei Federal nº 13.722/2018 (Lei Lucas) no âmbito do município._x000D_
 _x000D_
 Considerando que em 24 de abril de 2025 foi apresentada por este vereador a Indicação nº 056/2025, solicitando providências urgentes para garantir o cumprimento da referida legislação; Considerando que a Lei Lucas estabelece a obrigatoriedade de capacitação em noções básicas de primeiros socorros a todos os professores e funcionários de escolas	públicas e privadas; Considerando que cabe ao Poder Público assegurar a segurança e proteção das crianças e adolescentes no ambiente escolar;_x000D_
 _x000D_
 REQUER-SE as seguintes informações:</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2304/requerimento_sidimar_2.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2304/requerimento_sidimar_2.pdf</t>
   </si>
   <si>
     <t>O Vereador Sidimar Souza da Silva, no uso de suas prerrogativas regimentais, vem respeitosamente requerer que, após cumpridas as formalidades de praxe, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de lbatiba/ES, para que, com urgência, sejam tomadas providências referentes à _x000D_
 Indicação nº 51/2025, de minha autoria, apresentada em fevereiro de 2025, que sugeriu o conserto da ponte localizada no Córrego Cafarnaum, nas _x000D_
 proximidades da propriedade do senhor Altair. _x000D_
 Considerando que até o presente momento não houve retorno quanto às medidas adotadas pelo Poder Executivo, e tendo em vista que a situação da _x000D_
 ponte pode oferecer riscos ao tráfego de moradores, produtores rurais e veículos que utilizam aquela via, solicito que este requerimento seja encaminhado ao Plenário para apreciação e, após aprovado, enviado ao Executivo Municipal, para que informe:</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>Marcus Rodrigo Amorim Florindo, Fernando Vieira de Souza, Ivanito Barbosa de Oliveira, Jadson Alves De Freitas Moreno, Jorcy Miranda Sangi, Lucimar V. do Carmo (Pelé), Marli Tiengo Do Carmo Faria, Robervânia Aparecida Da Silva Faé, Sidimar Souza da Silva, Victor Willian Silveira, Wesley Andrade Costa</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2306/requerimento_delega_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2306/requerimento_delega_1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de lbatiba - ES, no uso de suas atribuições legais e atendendo às demandas apresentadas pela população da zona rural, vêm por meio deste solicitar a suspensão da cobrança da Taxa de Iluminação Pública (TIP) em todas as localidades rurais onde não exista a efetiva _x000D_
 disponibilização e prestação do serviço de iluminação pública. _x000D_
 Considerando que a cobrança da TIP deve estar vinculada à existência real do serviço de iluminação pública e que moradores da zona rural têm sido cobrados indevidamente, requer-se: _x000D_
 1. A imediata suspensão da cobrança da Taxa de Iluminação Pública nas residências, propriedades e comunidades rurais que não possuam iluminação_x000D_
  pública instalada e em funcionamento;_x000D_
  2. A revisão das faturas já emitidas, com a exclusão da referida taxa e, quando pertinente, a devolução ou compensação de valores cobrados indevidamente;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -5171,67 +5171,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1887/ind_01_fernando.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1888/ind_02_fernando.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1889/ind_03_fernando.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1890/ind_04_fernando.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1891/ind_05_fernando.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1892/ind_06_fernando.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1893/ind_07_fernando.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1894/ind_08_fernando.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1895/ind_09_fernando.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1896/ind_10_fernando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1897/ind_01_jadson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1898/ind_02_jadson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1899/ind_03_jadson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1900/ind_01_lucimar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1901/ind_02lucimar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1902/ind_03_lucimar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1903/ind_04_lucimar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1904/ind_05_lucimar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1905/ind_06_lucimar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1906/ind_07_lucimar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1907/ind_01_marli.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1908/ind_02_marli.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1909/ind_03_marli.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1910/ind_04_marli.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1911/ind_05_marli.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1912/ind_06_marli.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1913/ind_07_marli.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1914/ind_08_marli.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1915/ind_09_marli.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1916/ind_10_marli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1917/ind_11_marli.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1918/ind_12_marli.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1919/ind_13_marli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1920/ind_14_marli.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1921/ind_15_marli.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1922/ind_16_marli.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1926/ind_01_wesley.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1927/ind_02_wesley.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1928/ind_03_wesley.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1930/ind_05_wesley.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1931/ind_06_wesley.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1932/ind._07_wesley.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1933/ind_01_jadson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1934/ind_02_jadson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1935/ind_03_jadson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1941/ind._01_robervania.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1942/ind._02_robervania.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1943/ind._03_robervania.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1944/ind._04_robervania.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1945/ind._05_robervania.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1946/ind._06_robervania.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1947/ind._07_robervania.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1948/ind._08_robervania.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1949/ind._09_robervania.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1950/ind_01_victor.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1951/ind_02_victor.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1952/ind_03_victor.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1953/ind_01_sidimar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1954/ind_02_sidimar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1955/ind_03_sidimar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1956/ind_04_sidimar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1958/ind_06_sidimar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1959/ind_07_sidimar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1960/ind_08_sidimar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1961/ind_09_sidimar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1962/ind_10_sidimar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1963/ind_11_sidimar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1964/ind._01_marcus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1965/ind._02_criacao_clinica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1968/ind._11_fernando.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1969/ind._12_fernando.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1970/ind._13_fernando.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1976/ind._08_lucimar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1977/ind._09_lucimar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1978/ind._10_lucimar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1979/ind._11_lucimar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1980/ind._17_marli-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1981/ind._18_marli.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1982/ind._19_marli.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1983/ind._20_marli.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1984/ind._21_marli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1985/ind._22_marli.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1986/ind._05_victor.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1987/ind._06_victor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1988/ind._09_robervania..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1989/ind._10_robervania..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1990/ind._11_robervania..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1991/ind._12_robervania..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1992/ind._13_robervania..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1993/ind._14_robervania..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1994/ind._15_robervania..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1995/ind._12_sidimar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1996/ind._13_sidimar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1997/ind._14_sidimar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1998/ind._15_sidimar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1999/ind._16_sidimar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2000/ind._03_marcus.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2001/ind._04_marcus.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2002/ind._05_marcus.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2003/ind._06_marcus.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_marcus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2005/caixa_seca_marli.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2006/caminhos_do_campo_marli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2007/revsol_sicupemba_marli.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2008/ind._07_victor.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2009/ind._013_lucimar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2010/ind._014_lucimar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2017/ind._17_sidimar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2018/ind._18_sidimar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2019/ind._19_sidimar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2020/ind._20_sidimar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2021/ind._21_sidimar.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2022/ind._22_sidimar.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2023/ind._23_sidimar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2024/ind._24_sidimar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2025/ind._25_sidimar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2026/ind._26_sidimar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2027/ind._27_sidimar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2028/ind._28_sidimar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2029/ind._29_sidimar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2030/ind._30_sidimar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2036/ind._014_fernando.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2037/ind._015_fernando.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2038/ind._016_fernando.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2039/ind._017_fernando.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2040/ind._018_fernando.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2044/ind._015_lucimar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2045/ind._016_lucimar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2046/ind._017_lucimar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2047/ind._026_marli.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2048/ind._027_marli.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2049/ind._028_marli.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2051/ind._030_marli.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2052/ind._031_marli.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2053/ind._032_marli.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2054/ind._016_robervania.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2055/ind._017_robervania.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2056/ind._018_robervania.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2057/ind._019_robervania.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2058/ind._020_robervania.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2059/ind._021_robervania.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2060/ind._022_robervania.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2061/ind._023_robervania.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2062/ind._024_robervania.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2063/ind._025_robervania.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2064/ind._026_robervania.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2065/ind._027_robervania.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2066/ind._031_sidimar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2067/ind._032_sidimar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2068/ind._033_sidimar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2069/ind._034_sidimar.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2070/ind._035_sidimar.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2071/ind._036_sidimar.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2072/ind._037_sidimar.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2073/ind._038_sidimar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2074/ind._039_sidimar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2075/ind._040_sidimar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2076/ind._08_victor.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2077/ind._09_victor.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2078/ind._08_wesley.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2079/ind._09_wesley.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2080/ind._010_wesley.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2112/01delega.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2113/02fernando.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2114/03fernando1205.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2115/04lucimar.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2116/05marli1205.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2117/07robervania.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2119/09sidmar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2120/10sidmar1205.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2121/11victor_1205.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2122/12victor.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2123/13wesley.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2124/14wesley1205.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2130/fernando_24-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2131/fernando_25-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2132/fernando_26-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2133/fernando_27-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2134/lucimar_24-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2135/lucimar_25-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2136/marli_50-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2137/marli_51-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2138/marli_52-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2139/marli_53-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2140/robervania_39-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2141/robervania_40-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2142/robervania_41-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2143/sidimar_74-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2144/sidimar_75-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2145/sidimar_76-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2146/sidimar_77-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2147/wesley_21.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2148/victor_18-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2149/victor_19-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2150/victor_20-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2151/victor_21-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2152/victor_22-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_01_ivanito.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_02_ivanito.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_03_ivanito.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_78_sidimar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_79_sidimar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_80_sidimar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_81_sidimar.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2165/ivanito_04.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2167/marli25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_23-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_24-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_25-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_26-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao_27-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_28-2025_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2197/indicacao_29-2025_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2198/01_-_indicacao_n_11-2025_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_55-2025_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_56-2025_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2210/indicacao_42-2025_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao_43-2025_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao_44-2025_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_88-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_82-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_83-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_84-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_85-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_86-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_87-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_89-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2225/indicacao_90-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2226/indicacao_91-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_92-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2228/indicacao_93-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2229/indicacao_23-2025_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2230/indicacao_24-2025_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_57-2025_-_marli.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_58-2025_-_marli.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2249/indicacao_59-2025_-_marli.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_60-2025_-_marli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_25-2025_-_victor.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_94-2025_sidmar.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_95-2025_sidimar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_96-2025_sidimar.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_sidimar_23102025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_victor_03102025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2289/indicacao_robervania_13102025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_victor_23102025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_1_fernando_24102025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2293/indicacao_sidimar_05112025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_pele_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2308/indicacao_robervania_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_sidimar_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_sidimar_2.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_sidimar_3.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1925/mocao_01_wesley.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1936/mocao_01_jadson.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1937/mocao_02_jadson.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1938/mocao_de_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1939/mocao_de_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1940/mocao_de_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1966/mocao_de_aplausos_dr_antonio_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1971/mocao_de_aplausos_pe_fabio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1972/mocao_de_pesar_fabricio_machado_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2011/mocao_de_aplausos_fernando.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2013/mocao_de_congratulacoes_e_boas_vindas_fernando.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2014/mocao_de_pesar_jadson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2015/mocao_de_pesar_marcus.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2016/mocao_de_pesar_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2012/mocao_de_congratulacoes_e_aplausos_fernando.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2035/mocao_de_pesar_no3_jadson.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2041/mocao_de_aplausos_fernando.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2042/mocao_de_pesar_joao_pedro_fernando.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2043/mocao_de_pesar_maria_gomesfernando.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2081/mocao_aplausos_no004_wesley.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2082/mocao_de_aplausos_no_05_wesley.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2118/08sidimar.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2125/06mocao2605.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2153/fernado_01.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2154/fernado02.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2155/fernando_03.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2156/fernado_04.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2157/fernando05.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2166/marli_24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2169/mocao_de_aplausos_batalhao_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2278/mocao_wesley_10092025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2279/mocao_wesley_23102025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2280/mocao_sidimar_09102025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2281/mocao_robervania_22102025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2283/mocao_1_lucimar_23102025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2284/mocao_2_lucimar_23102025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2285/mocao_1_fernando_24102025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2286/mocao_2_fernando_24102025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2300/mocao_fernando_1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2301/mocao_fernando_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2302/mocao_sidimar_1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2305/mocao_pele_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2309/mocao_delega_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2270/decreto_01-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2295/pdl_02-2025_jotalino.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2314/projeto_de_decreto_legislativo_03_-_dispoe_sobre_a_apreciacao_e_julgamento_da_prestacao_de_contas_an.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1880/pl_01-2025_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1881/pl_02-2025_-_ticket_feira.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1882/pl_03-2025_-_rejuste_servidores_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_complementar_04-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1886/leg52025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2180/plc_06_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2097/leg72025-.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_de_lei_complentar_08-25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2111/plc09.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2181/plc_10-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2177/plc_11-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2240/plc_12-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2241/plc_13-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2263/plc142025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2264/plc152025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2262/plc16.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2266/plc17.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2313/plc_18-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2297/plc_19-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_lei_02-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1974/03.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1975/04.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1973/05.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1967/plo_denomina_rua_jose_de_souza_barbosa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2033/07.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2034/08.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2032/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2083/projeto_lei_12-2025_robervania.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2084/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2085/plo_14-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2086/plo_15-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2087/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2088/plo_17-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2089/plo_18-2025_dr._luis.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2090/plo_19-25_wesley.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2108/plo20.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2094/plo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2095/plo_22-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2096/plo_23-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2093/pl_24-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2127/plo27.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2100/plo_28-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2101/plo_29-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2103/plo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2104/plo_32-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2105/plo_33-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2106/projeto_de_lei_ordinaria_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_de_lei_ordinaria_no._36-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2110/plo37.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2128/plo38.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2175/plo41.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2186/plo-402025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2179/plo41_rotated.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2182/plo-422025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2183/plc-432025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2184/plo-442025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2185/plo-452025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2178/plo_46-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2243/projeto_de_lei_ordinaria_47-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2244/projeto_de_lei_ordinaria_48-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2242/plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2245/projeto_de_lei_ordinaria_50-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2246/projeto_de_lei_ordinaria_51-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2259/plo52.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2260/plo53.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2261/plo_54.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2267/plo55.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2271/plo_56-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2272/plo_57-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2273/plo_58-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2274/plo_59-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2275/plo_60-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_61-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2277/plo_62-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2298/20251124175710486.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2315/plo_65-2025-apae.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2316/plo_66-2025_abono.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2317/plo_67-2025----.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2318/plo_68-2025----.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2031/resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2099/pr_02-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2091/resolucao_03-2025_comenda_leopoldino_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2129/projeto_de_resolucao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2187/1000123660.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2176/pr_06-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2235/projeto_resolucao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2236/projeto_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2237/projeto_resolucao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_resolucao_robervania.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2268/resolucao_12-2025_libanesa.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2269/resolucao_13-2025_medalha.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2294/pr_14-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento_01_ivanito.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2188/01_-_mocao_de_pesar_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2189/02_-_mocao_de_pesar_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2190/01_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2191/02_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2192/03_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2193/04_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2194/05_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2195/06_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2199/02_-_requerimento_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2200/03_-_requerimento_2025_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2201/01_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2202/02_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2203/03_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2204/07_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2205/06_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2208/01_-_mocao_de_aplausos_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2209/02_-_mocao_de_aplausos_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2213/02_-_requerimento_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2214/01_-_mocao_de_pesar_-_robervania.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2215/02_-_mocao_de_pesar_-_robervania.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2216/01_-_mocao_de_aplausos_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2231/02_-_mocao_de_aplauso_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2232/01_-_mocao_de_pesar_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2233/04_-_mocao_de_pesar_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2234/02_-_mocao_-_ver._wesley.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2251/requerimento_03-2025_marli.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2256/requerimento_lucimar_e_victor_copa_fair_play.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2257/requerimento_lucimar_e_victor_copa_tropeirinhos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2258/requerimento_lucimar_e_victor_merendeiras.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2303/requerimento_sidimar_1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2304/requerimento_sidimar_2.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2306/requerimento_delega_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1887/ind_01_fernando.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1888/ind_02_fernando.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1889/ind_03_fernando.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1890/ind_04_fernando.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1891/ind_05_fernando.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1892/ind_06_fernando.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1893/ind_07_fernando.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1894/ind_08_fernando.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1895/ind_09_fernando.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1896/ind_10_fernando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1897/ind_01_jadson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1898/ind_02_jadson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1899/ind_03_jadson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1900/ind_01_lucimar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1901/ind_02lucimar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1902/ind_03_lucimar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1903/ind_04_lucimar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1904/ind_05_lucimar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1905/ind_06_lucimar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1906/ind_07_lucimar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1907/ind_01_marli.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1908/ind_02_marli.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1909/ind_03_marli.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1910/ind_04_marli.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1911/ind_05_marli.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1912/ind_06_marli.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1913/ind_07_marli.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1914/ind_08_marli.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1915/ind_09_marli.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1916/ind_10_marli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1917/ind_11_marli.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1918/ind_12_marli.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1919/ind_13_marli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1920/ind_14_marli.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1921/ind_15_marli.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1922/ind_16_marli.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1926/ind_01_wesley.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1927/ind_02_wesley.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1928/ind_03_wesley.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1930/ind_05_wesley.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1931/ind_06_wesley.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1932/ind._07_wesley.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1933/ind_01_jadson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1934/ind_02_jadson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1935/ind_03_jadson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1941/ind._01_robervania.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1942/ind._02_robervania.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1943/ind._03_robervania.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1944/ind._04_robervania.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1945/ind._05_robervania.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1946/ind._06_robervania.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1947/ind._07_robervania.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1948/ind._08_robervania.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1949/ind._09_robervania.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1950/ind_01_victor.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1951/ind_02_victor.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1952/ind_03_victor.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1953/ind_01_sidimar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1954/ind_02_sidimar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1955/ind_03_sidimar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1956/ind_04_sidimar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1958/ind_06_sidimar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1959/ind_07_sidimar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1960/ind_08_sidimar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1961/ind_09_sidimar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1962/ind_10_sidimar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1963/ind_11_sidimar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1964/ind._01_marcus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1965/ind._02_criacao_clinica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1968/ind._11_fernando.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1969/ind._12_fernando.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1970/ind._13_fernando.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1976/ind._08_lucimar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1977/ind._09_lucimar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1978/ind._10_lucimar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1979/ind._11_lucimar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1980/ind._17_marli-.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1981/ind._18_marli.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1982/ind._19_marli.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1983/ind._20_marli.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1984/ind._21_marli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1985/ind._22_marli.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1986/ind._05_victor.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1987/ind._06_victor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1988/ind._09_robervania..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1989/ind._10_robervania..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1990/ind._11_robervania..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1991/ind._12_robervania..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1992/ind._13_robervania..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1993/ind._14_robervania..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1994/ind._15_robervania..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1995/ind._12_sidimar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1996/ind._13_sidimar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1997/ind._14_sidimar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1998/ind._15_sidimar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1999/ind._16_sidimar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2000/ind._03_marcus.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2001/ind._04_marcus.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2002/ind._05_marcus.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2003/ind._06_marcus.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_marcus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2005/caixa_seca_marli.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2006/caminhos_do_campo_marli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2007/revsol_sicupemba_marli.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2008/ind._07_victor.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2009/ind._013_lucimar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2010/ind._014_lucimar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2017/ind._17_sidimar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2018/ind._18_sidimar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2019/ind._19_sidimar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2020/ind._20_sidimar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2021/ind._21_sidimar.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2022/ind._22_sidimar.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2023/ind._23_sidimar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2024/ind._24_sidimar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2025/ind._25_sidimar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2026/ind._26_sidimar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2027/ind._27_sidimar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2028/ind._28_sidimar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2029/ind._29_sidimar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2030/ind._30_sidimar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2036/ind._014_fernando.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2037/ind._015_fernando.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2038/ind._016_fernando.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2039/ind._017_fernando.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2040/ind._018_fernando.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2044/ind._015_lucimar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2045/ind._016_lucimar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2046/ind._017_lucimar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2047/ind._026_marli.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2048/ind._027_marli.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2049/ind._028_marli.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2051/ind._030_marli.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2052/ind._031_marli.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2053/ind._032_marli.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2054/ind._016_robervania.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2055/ind._017_robervania.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2056/ind._018_robervania.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2057/ind._019_robervania.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2058/ind._020_robervania.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2059/ind._021_robervania.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2060/ind._022_robervania.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2061/ind._023_robervania.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2062/ind._024_robervania.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2063/ind._025_robervania.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2064/ind._026_robervania.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2065/ind._027_robervania.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2066/ind._031_sidimar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2067/ind._032_sidimar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2068/ind._033_sidimar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2069/ind._034_sidimar.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2070/ind._035_sidimar.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2071/ind._036_sidimar.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2072/ind._037_sidimar.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2073/ind._038_sidimar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2074/ind._039_sidimar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2075/ind._040_sidimar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2076/ind._08_victor.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2077/ind._09_victor.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2078/ind._08_wesley.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2079/ind._09_wesley.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2080/ind._010_wesley.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2112/01delega.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2113/02fernando.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2114/03fernando1205.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2115/04lucimar.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2116/05marli1205.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2117/07robervania.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2119/09sidmar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2120/10sidmar1205.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2121/11victor_1205.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2122/12victor.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2123/13wesley.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2124/14wesley1205.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2130/fernando_24-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2131/fernando_25-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2132/fernando_26-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2133/fernando_27-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2134/lucimar_24-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2135/lucimar_25-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2136/marli_50-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2137/marli_51-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2138/marli_52-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2139/marli_53-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2140/robervania_39-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2141/robervania_40-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2142/robervania_41-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2143/sidimar_74-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2144/sidimar_75-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2145/sidimar_76-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2146/sidimar_77-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2147/wesley_21.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2148/victor_18-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2149/victor_19-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2150/victor_20-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2151/victor_21-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2152/victor_22-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_01_ivanito.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_02_ivanito.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_03_ivanito.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_78_sidimar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_79_sidimar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_80_sidimar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_81_sidimar.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2165/ivanito_04.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2167/marli25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2170/indicacao_23-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_24-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2172/indicacao_25-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2173/indicacao_26-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao_27-2025_-_lucimar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_28-2025_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2197/indicacao_29-2025_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2198/01_-_indicacao_n_11-2025_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_55-2025_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_56-2025_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2210/indicacao_42-2025_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao_43-2025_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao_44-2025_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_88-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_82-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_83-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_84-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_85-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_86-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_87-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2224/indicacao_89-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2225/indicacao_90-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2226/indicacao_91-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_92-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2228/indicacao_93-2025_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2229/indicacao_23-2025_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2230/indicacao_24-2025_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_57-2025_-_marli.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_58-2025_-_marli.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2249/indicacao_59-2025_-_marli.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_60-2025_-_marli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_25-2025_-_victor.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_94-2025_sidmar.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_95-2025_sidimar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_96-2025_sidimar.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_sidimar_23102025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_victor_03102025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2289/indicacao_robervania_13102025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_victor_23102025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_1_fernando_24102025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2293/indicacao_sidimar_05112025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2307/indicacao_pele_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2308/indicacao_robervania_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_sidimar_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_sidimar_2.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_sidimar_3.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1925/mocao_01_wesley.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1936/mocao_01_jadson.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1937/mocao_02_jadson.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1938/mocao_de_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1939/mocao_de_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1940/mocao_de_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1966/mocao_de_aplausos_dr_antonio_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1971/mocao_de_aplausos_pe_fabio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1972/mocao_de_pesar_fabricio_machado_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2011/mocao_de_aplausos_fernando.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2013/mocao_de_congratulacoes_e_boas_vindas_fernando.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2014/mocao_de_pesar_jadson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2015/mocao_de_pesar_marcus.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2016/mocao_de_pesar_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2012/mocao_de_congratulacoes_e_aplausos_fernando.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2035/mocao_de_pesar_no3_jadson.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2041/mocao_de_aplausos_fernando.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2042/mocao_de_pesar_joao_pedro_fernando.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2043/mocao_de_pesar_maria_gomesfernando.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2081/mocao_aplausos_no004_wesley.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2082/mocao_de_aplausos_no_05_wesley.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2118/08sidimar.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2125/06mocao2605.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2153/fernado_01.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2154/fernado02.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2155/fernando_03.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2156/fernado_04.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2157/fernando05.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2166/marli_24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2169/mocao_de_aplausos_batalhao_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2278/mocao_wesley_10092025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2279/mocao_wesley_23102025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2280/mocao_sidimar_09102025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2281/mocao_robervania_22102025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2283/mocao_1_lucimar_23102025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2284/mocao_2_lucimar_23102025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2285/mocao_1_fernando_24102025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2286/mocao_2_fernando_24102025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2300/mocao_fernando_1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2301/mocao_fernando_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2302/mocao_sidimar_1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2305/mocao_pele_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2309/mocao_delega_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2270/decreto_01-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2295/pdl_02-2025_jotalino.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2314/projeto_de_decreto_legislativo_03_-_dispoe_sobre_a_apreciacao_e_julgamento_da_prestacao_de_contas_an.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1880/pl_01-2025_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1881/pl_02-2025_-_ticket_feira.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1882/pl_03-2025_-_rejuste_servidores_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_complementar_04-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1886/leg52025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2180/plc_06_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2097/leg72025-.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_de_lei_complentar_08-25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2111/plc09.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2181/plc_10-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2177/plc_11-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2240/plc_12-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2241/plc_13-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2263/plc142025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2264/plc152025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2262/plc16.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2266/plc17.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2313/plc_18-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2297/plc_19-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1885/projeto_de_lei_02-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1974/03.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1975/04.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1973/05.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/1967/plo_denomina_rua_jose_de_souza_barbosa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2033/07.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2034/08.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2032/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2083/projeto_lei_12-2025_robervania.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2084/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2085/plo_14-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2086/plo_15-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2087/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2088/plo_17-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2089/plo_18-2025_dr._luis.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2090/plo_19-25_wesley.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2108/plo20.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2094/plo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2095/plo_22-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2096/plo_23-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2093/pl_24-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2127/plo27.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2100/plo_28-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2101/plo_29-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2103/plo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2104/plo_32-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2105/plo_33-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2106/projeto_de_lei_ordinaria_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_de_lei_ordinaria_no._36-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2110/plo37.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2128/plo38.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2175/plo41.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2186/plo-402025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2179/plo41_rotated.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2182/plo-422025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2183/plc-432025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2184/plo-442025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2185/plo-452025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2178/plo_46-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2243/projeto_de_lei_ordinaria_47-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2244/projeto_de_lei_ordinaria_48-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2242/plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2245/projeto_de_lei_ordinaria_50-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2246/projeto_de_lei_ordinaria_51-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2259/plo52.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2260/plo53.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2261/plo_54.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2267/plo55.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2271/plo_56-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2272/plo_57-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2273/plo_58-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2274/plo_59-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2275/plo_60-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_61-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2277/plo_62-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2298/20251124175710486.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2315/plo_65-2025-apae.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2316/plo_66-2025_abono.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2317/plo_67-2025----.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2318/plo_68-2025----.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2031/resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2099/pr_02-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2091/resolucao_03-2025_comenda_leopoldino_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2129/projeto_de_resolucao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2187/1000123660.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2176/pr_06-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2235/projeto_resolucao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2236/projeto_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2237/projeto_resolucao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_resolucao_robervania.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2268/resolucao_12-2025_libanesa.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2269/resolucao_13-2025_medalha.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2294/pr_14-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2168/requerimento_01_ivanito.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2188/01_-_mocao_de_pesar_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2189/02_-_mocao_de_pesar_-_ver._fernando.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2190/01_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2191/02_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2192/03_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2193/04_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2194/05_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2195/06_-_mocao_de_aplausos_-_ver._lucimar.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2199/02_-_requerimento_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2200/03_-_requerimento_2025_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2201/01_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2202/02_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2203/03_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2204/07_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2205/06_-_mocao_de_aplausos_-_ver._marcus.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2208/01_-_mocao_de_aplausos_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2209/02_-_mocao_de_aplausos_-_ver._marli.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2213/02_-_requerimento_-_ver._robervania.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2214/01_-_mocao_de_pesar_-_robervania.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2215/02_-_mocao_de_pesar_-_robervania.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2216/01_-_mocao_de_aplausos_-_ver._sidimar.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2231/02_-_mocao_de_aplauso_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2232/01_-_mocao_de_pesar_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2233/04_-_mocao_de_pesar_-_ver._victor.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2234/02_-_mocao_-_ver._wesley.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2251/requerimento_03-2025_marli.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2256/requerimento_lucimar_e_victor_copa_fair_play.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2257/requerimento_lucimar_e_victor_copa_tropeirinhos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2258/requerimento_lucimar_e_victor_merendeiras.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2303/requerimento_sidimar_1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2304/requerimento_sidimar_2.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2025/2306/requerimento_delega_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H431"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>