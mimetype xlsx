--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -54,4205 +54,4205 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Roberto Luiz Chaves</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1558/of_67.2022_-_roberto_luiz_chaves_-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1558/of_67.2022_-_roberto_luiz_chaves_-_indicacao.pdf</t>
   </si>
   <si>
     <t>Requerer respostas com urgência sobre requerimentos protocolados no Poder Executivo Municipal com os nº 2007199/ 2022 e 006269/ 2023, que trata de construção de bueiros, manilhas e valas, na comunidade de São José do Meriti.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1559/of_68.2022_-_roberto_luiz_chaves_-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1559/of_68.2022_-_roberto_luiz_chaves_-_indicacao.pdf</t>
   </si>
   <si>
     <t>Indicação de drenagem do Rio Pardo, no perímetro urbano de Ibatiba, como medida paliativa para conter enchentes, com o as que aconteceram no dia 1 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Emiliane Ribeiro Lázaro</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1560/of_10.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1560/of_10.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf</t>
   </si>
   <si>
     <t>Observando o Regimento Interno, Resolução N® 03/2021, que elucida sobre as competências do(a) vereador(a) em Ibatiba-ES, enfatizando a possibilidade dos parlamentares em apresentar proposições que visem ao interesse coletivo, a presente vereadora, por meio deste ofício, apresenta a_x000D_
 indicação para que seja implantada a maternidade no Hospital Público do Município de Ibatiba-ES. Tal indicação é de extrema importância para as_x000D_
 gestantes do município e enquanto a única parlamentar mulher presente no Câmara Municipal de Ibatiba-ES, apresento tal indicação ao Poder Executivo,_x000D_
 sendo esse um avanço histórico na área da saúde no município de Ibatiba-ES.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1561/of_11.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1561/of_11.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf</t>
   </si>
   <si>
     <t>Observando o Regimento Interno, Resolução N° 03/2021, que elucida sobre as competências do(a) vereador(a) em Ibatiba-ES, enfatizando a_x000D_
 possibilidade dos parlamentares em apresentar proposições que visem ao interesse coletivo, a presente vereadora, por meio deste ofício , apresenta a_x000D_
 indicação para que seja distribuídos uniformes aos servidores públicos da Educação .</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1562/of_12.2024_-emiliane_ribeiro_lazaro__-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1562/of_12.2024_-emiliane_ribeiro_lazaro__-_indicacao.pdf</t>
   </si>
   <si>
     <t>Observando o Regimento Interno, Resolução N° 03/2021, que elucida sobre as competências do(a) vereador(a) em Ibatiba-ES, enfatizando a_x000D_
 possibilidade dos parlamentares em apresentar proposições que visem ao interesse coletivo, a presente vereadora , por meio deste ofício , apresenta a_x000D_
 indicação para que os estudantes da rede de ensino municipal, que estão em risco de insegurança, sejam encaminhados pelos assistentes sociais_x000D_
 da Educação para CRAS e que nesse período de férias a alimentação seja oferta a quem é de direito.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1563/of_13.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1563/of_13.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf</t>
   </si>
   <si>
     <t>Observando o Regimento Interno, Resolução N° 03/2021, que elucida sobre as competências do(a) vereador(a) em Ibatiba-ES, enfatizando a_x000D_
 possibilidade dos parlamentares em apresentar proposições que visem ao interesse coletivo, a presente vereadora , por meio deste ofício , apresenta a_x000D_
 indicação para que seja construídos quebra-molas na estrada principal da localidade de Santa Clara, em especial na chegada, de modo a evitar novos acidentes e promover um via mais segura para a população.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Joao Brito Pereira Filho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1565/of_76.2024_-_joao_brito_pereira_filho_-_jango_-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1565/of_76.2024_-_joao_brito_pereira_filho_-_jango_-_indicacao.pdf</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providencias:_x000D_
 - Indica ao Poder Executivo necessidade premente de poda nas arvores localizadas nas proximidades da igreja católica em Santa Clara_x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex.ª. os nossos protestos de elevada e _x000D_
 distinta consideração.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1566/of_62.2022_-_joao_brito_pereira_filho_-_jango_-indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1566/of_62.2022_-_joao_brito_pereira_filho_-_jango_-indicacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar_x000D_
 ao Gabinete do Exmº. Sr. Prefeito Municipal reiterar a indicação pela premente necessidade:_x000D_
 1. Aplicação de Revsol na Comunidade de Criciúma precisamente, nas proximidades do morro do sr Lico._x000D_
 A presente medida se justifica vez que o acesso a comunidade fica comprometido na época de fortes chuvas.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1567/of_63.2022_-_joao_brito_pereira_filho_-_jango_-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1567/of_63.2022_-_joao_brito_pereira_filho_-_jango_-_indicacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que est a subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar_x000D_
 ao Gabinete do Exmº. Sr. Prefeito Municipal reiterar a indicação pela premente necessidade:_x000D_
 1. Instalação de sinalização para apresentação das Comunidades rurais de Ibatiba, principalmente, nos córregos de Sant a Isabel, Pontal, Resgate e _x000D_
 adjacências._x000D_
 A presente medida se justifica nos transtornos enfrentados por pessoas que outras localidades que visam identificar a localização das comunidades_x000D_
 rurais de Ibatiba .</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1569/of_66.2024_-_ivanito_barbosa_de_oliveira_-_indicacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1569/of_66.2024_-_ivanito_barbosa_de_oliveira_-_indicacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de calçamento em toda Comunidade das Perobas. No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex.ª os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1572/indicacao_001-2024_-_fabio_ambrozio_nascimento_trindade.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1572/indicacao_001-2024_-_fabio_ambrozio_nascimento_trindade.pdf</t>
   </si>
   <si>
     <t>Contratação de Profissionais Especializados para atendimento de alunos especiais, com Foco em Autistas, nas Escolas Municipais de Ibatiba._x000D_
 Excelentíssimo Senhor Presidente,_x000D_
 Eu, Vereador Fábio Ambrózio Nascimento Trindade, apresento está indicação para sugerir a contratação de profissionais especializados em educação inclusiva, com foco no atendimento de alunos especiais, especialmente autistas, nas escolas municipais de Ibatiba</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1573/indicacao_002-2024_fabio_ambrozio_nascimento_trindade.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1573/indicacao_002-2024_fabio_ambrozio_nascimento_trindade.pdf</t>
   </si>
   <si>
     <t>Realização de Curso de Primeiros Socorros em um Dia por Ano para Servidores e Alunos da Rede Municipal, Estadual e Federal de Ibatiba._x000D_
 Eu, Vereador Fábio Ambrózio Nascimento Trindade, venho por meio desta indicação propor a realização de um curso de primeiros s o c o r r o s , a s e r_x000D_
 realizado em um único dia por ano, destinado a todos os servidores e alunos da rede municipal , estadual e federal de Ibatiba. Os primeiros socorros desempenham um papel fundamental</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1574/indicacao_004_-_demarcacao_de_pontos_para_onibus_escolares._-_copia.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1574/indicacao_004_-_demarcacao_de_pontos_para_onibus_escolares._-_copia.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº. 004/2024, venho apresentar uma proposta relevante para proporcionar maior segurança e conforto aos alunos e familiares da nossa municipalidade._x000D_
 Considerando a necessidade dos alunos e familiares, bem como a importância de facilitar o trabalho dos motoristas e monitores escolares, proponho a demarcação de pontos de embarque e desembarque na rodovia, avenidas, ruas e estradas vicinais do município.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1575/indicacao_005_-_construcao_de_faixas_de_pedestre_elevadas_em_frente_aos_portoes_de_entrada_de_todas.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1575/indicacao_005_-_construcao_de_faixas_de_pedestre_elevadas_em_frente_aos_portoes_de_entrada_de_todas.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº. 005/2024, venho apresentar uma proposta relevante para proporcionar maior segurança e conforto aos alunos e familiares e comunidade escolar._x000D_
 Considerando a necessidade de garantir a segurança dos alunos, familiares e servidores, proponho a construção de faixas de pedestre elevadas nas ruas em frente aos portões de entrada de todas as escolas e creches do município. Essas faixas elevadas são essenciais para reduzir a velocidade dos veículos e aumentar a visibilidade dos pedestres, proporcionando um ambiente mais seguro para o trânsito de crianças, pais e colaboradores.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1576/indicacao_006_-_solicitacao_de_estudo_de_engenharia_ao_dnit_para_transformacao_dos_trevos_de_lajinh.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1576/indicacao_006_-_solicitacao_de_estudo_de_engenharia_ao_dnit_para_transformacao_dos_trevos_de_lajinh.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº 006/2024, venho propor uma solicitação ao Departamento Nacional de Infraestrutura de Transportes (DNIT) para realizar um estudo de engenharia com o objetivo de avaliar a possibilidade de transformar os trevos de Lajinha e Iúna em rotatórias, com o isolamento da pista principal no local.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1577/indicacao_007_-_solicitacao_de_readequacao_do_transito_no_trevo_em_frente_ao_posto_ipiranga..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1577/indicacao_007_-_solicitacao_de_readequacao_do_transito_no_trevo_em_frente_ao_posto_ipiranga..docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº 007/2024, venho propor uma solicitação ao Departamento Nacional de Infraestrutura de Transportes (DNIT) para realizar um estudo de engenharia com o objetivo de readequar o trânsito no trevo e avenida paralela em frente ao Posto Ipiranga.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1578/indicacao_008_-_passarelas_ou_tuneis_para_pedestres.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1578/indicacao_008_-_passarelas_ou_tuneis_para_pedestres.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº 008/2024, venho propor uma solicitação ao Departamento Nacional de Infraestrutura de Transportes (DNIT) para realizar um estudo de engenharia com o objetivo de avaliar e implementar a obra mais adequada para a travessia de pedestres na BR-262, na sede do município de Ibatiba. Essa obra pode ser na forma de passarelas ou túneis para pedestres, conforme a solução mais viável e segura.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1579/indicacao_009_-_construcao_de_um_viaduto_na_br-262.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1579/indicacao_009_-_construcao_de_um_viaduto_na_br-262.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº 009/2024, venho propor uma solicitação ao Departamento Nacional de Infraestrutura de Transportes (DNIT) para realizar um estudo de engenharia e a posterior construção de um viaduto na BR-262. O viaduto deve ser localizado sobre o bueiro que é a única via de escoamento de água e esgoto do bairro Vila Nova para Trocate.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1580/indicacao_009_-_construcao_de_um_viaduto_na_br-262.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1580/indicacao_009_-_construcao_de_um_viaduto_na_br-262.docx</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1581/indicacao_010_-_aplicacao_de_revisol_na_estrada_de_acesso_a_natufert_e_a_comunidade_dos_rodrigues.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1581/indicacao_010_-_aplicacao_de_revisol_na_estrada_de_acesso_a_natufert_e_a_comunidade_dos_rodrigues.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº 010/2024, venho propor uma solicitação à Secretaria Municipal de Interior e Transportes para que seja realizada a aplicação de Revisol na estrada de acesso a Natufert e à comunidade dos Rodrigues em Ibatiba.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1582/indicacao_011_-_seja_acrescido_ao_estatuto_do_servidor_publico_do_municipio_de_ibatiba_-_lei_comple.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1582/indicacao_011_-_seja_acrescido_ao_estatuto_do_servidor_publico_do_municipio_de_ibatiba_-_lei_comple.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº. 011/2024, venho propor a inclusão de um dispositivo ao Estatuto do Servidor Público do Município de Ibatiba, conforme estabelecido na Lei Complementar 38/2009.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1583/indicacao_012_-_pavimentacao_escoamento_de_enxuradas_ou_aplicacao_de_revisol_na_serra_das_perobas.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1583/indicacao_012_-_pavimentacao_escoamento_de_enxuradas_ou_aplicacao_de_revisol_na_serra_das_perobas.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador na Câmara Municipal de Ibatiba/ES, por meio desta Indicação nº 012/2024, venho propor uma solicitação à Secretaria Municipal de Interior e Transportes para que seja realizada a pavimentação ou aplicação de Revisol na Serra das Perobas.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1590/oficio_16.2024_-__roberto_luiz_chaves_-_indicacao_-_ambulancia.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1590/oficio_16.2024_-__roberto_luiz_chaves_-_indicacao_-_ambulancia.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Requer informações acerca das ambulâncias do município de Ibatiba/ES, tendo em vista que há duas ambulâncias de outras cidades alugadas pela prefeitura de Ibatiba/ES._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1591/oficio_17.2024_-_roberto_luiz_chaves_-_indicacao_dnit.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1591/oficio_17.2024_-_roberto_luiz_chaves_-_indicacao_dnit.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao DNIT - Departamento Nacional de Infraestrutura de Transportes - apresentar a seguinte indicação:_x000D_
 1. Oficiar ao DNIT para que possa fazer lombadas eletrônicas no trevo de Lajinha e Trevo de Iúna na BR 262, devido ao alto índice de acidentes com vítimas fatais._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1592/oficio_18.2024__roberto_luiz_chaves_-_indicacao_dnit_-_melhorar_o_acesso_na_antiga_prf.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1592/oficio_18.2024__roberto_luiz_chaves_-_indicacao_dnit_-_melhorar_o_acesso_na_antiga_prf.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao DNIT - Departamento Nacional de Infraestrutura de Transportes – com apresentação da seguinte indicação:_x000D_
 1. Oficiar ao DNIT - Departamento Nacional de Infraestrutura de Transportes - para que possa tomar medidas a fim de melhorar o acesso em frente ao antigo posto operacional da PRF, tendo em vista o perigo de trafegabilidade no local._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1593/oficio_19-2024_roberto_luiz_chaves_-_indicacao_revsol.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1593/oficio_19-2024_roberto_luiz_chaves_-_indicacao_revsol.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação:_x000D_
 1. Requer seja solicitado à Secretaria Municipal de Interior e Transportes para que seja realizada aplicação de Revisol na localidade do Alto Inês sentido ao “Canhotos” mineiros e na BR 262 a divisa do Vanito Mineiro. _x000D_
 o aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1594/oficio_20.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1594/oficio_20.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Aplicação de Revsol no morro do João Amorim, na  Comunidade de Santa Clara dos Onofres, tendo em vista ser uma via com alto fluxo de pessoas._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1595/oficio_21-2024._joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1595/oficio_21-2024._joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Aterrar a estrada “mestre” atrás do cemitério e no bairro denominado Toledo, na localidade de Criciúma, bem como aplicação de Revsol, uma vez que há alto fluxo de pessoas naquele local._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1596/oficio_22.2024_joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1596/oficio_22.2024_joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Requer providências sobre a rede de esgoto que está a céu aberto na localidade no Pró-morar, perto do Cemitério, em frente à casa de Jaquelaine, distrito de Criciúma. _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1601/oficio_48.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1601/oficio_48.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Fazer um aterro na estrada mestre da Comunidade de Criciúma, bem como a retirada de galhos nas estradas, também na Comunidade de Criciúma._x000D_
 _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1602/oficio_49.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1602/oficio_49.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Reiterar o OFÍCIO.SEC.LEG. N° 22/2024, para que seja tomada providência no que se refere a rede de esgoto que está a céu aberto no Pró-morar, próximo ao Cemitério, situada perto da casa de Jaquelaine, na comunidade de Criciúma.                                           _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1603/oficio_51.2024_-__roberto_luiz_chaves_-_indicacao_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1603/oficio_51.2024_-__roberto_luiz_chaves_-_indicacao_-.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Requer seja questionado ao executivo o porquê dos motoristas dos ônibus que fazem as linhas das faculdades não estão recebendo adicional noturno e diárias._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1604/oficio_50.2024_-__roberto_luiz_chaves_-_indicacao_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1604/oficio_50.2024_-__roberto_luiz_chaves_-_indicacao_-.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Requer seja aplicado, pelo menos, um saibro, para amenizar os efeitos do barro, a fim de que melhorem para os moradores que residem no bairro projetado, próximo ao Pró-morar 2._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1605/oficio_74.2024_-__ivanito_barbosa_de_oliveira__-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1605/oficio_74.2024_-__ivanito_barbosa_de_oliveira__-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Calçamento na Comunidade das Perobas até no Campo “Bom de Bola”. _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1606/oficio_75.2024_-__ivanito_barbosa_de_oliveira__-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1606/oficio_75.2024_-__ivanito_barbosa_de_oliveira__-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Colocar energia nos postes que liga a saída da Comunidade das Perobas até no campinho “Bom de Bola”._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Aplicação de Revsol na Serra dos Canhotos Mineiros, na localidade de Alto Inês, tendo em vista que é área escolar._x000D_
 Cabe justificar que foi feito o nivelamento/patrolamento desta estrada vicinal e tirou toda a bauxita, o que tem prejudicado nesse período de chuva._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1608/oficio_87.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1608/oficio_87.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Aplicação de Revsol da BR 262 até divisa do Vanito Mineiro, que é estrada vicinal e área escolar._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1609/oficio_88.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1609/oficio_88.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Aplicação de Revsol da BR 262 até o Córrego Paraíso sentido Campo._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1610/oficio_89.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1610/oficio_89.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Aplicação de Revsol na Serra do Monte Cristo._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1611/oficio_90.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1611/oficio_90.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Aplicação de Revsol na BR 262 sentido “José Pão” em direção a serra de Santa Maria de Cima._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1612/oficio_91.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1612/oficio_91.2024_-_roberto_luiz_chaves__-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Seja revitalizado os buracos e os quebra-molas mal feitos, que estão trazendo transtornos aos moradores, localizado no bairro floresta sentido o açougue do Tuá até o Cemitério._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1613/oficio_92.2024_-_roberto_luiz_chaves__-__indicacao..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1613/oficio_92.2024_-_roberto_luiz_chaves__-__indicacao..docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Aplicação de Revsol no Córrego dos Onofres, em vários pontos críticos. _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1614/oficio_93.2024_-_roberto_luiz_chaves__-__indicacao..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1614/oficio_93.2024_-_roberto_luiz_chaves__-__indicacao..docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Seja refeita uma ponte de madeira, onde a mesma está quase caindo no Córrego Alto Inês, na estrada principal passando na propriedade do Sr. Valdirinho sentido a Micron, BR 262._x000D_
 Cabe justificar que estamos em período de Safra e precisamos urgentemente desse atendimento aos produtores rurais._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1615/oficio_94.2024_-_roberto_luiz_chaves__-__indicacao..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1615/oficio_94.2024_-_roberto_luiz_chaves__-__indicacao..docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar a Secretaria Municipal de Saúde apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Seja esclarecido o porquê que há 03 (três) meses estão faltando os seguintes medicamentos na farmácia do município: quetiapina, oxcarbazepina, alprazolam e oxalato de escitalopram e paroxetina 20MG._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1616/oficio_100.2024_-_joao_brito_pereira_filho__-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1616/oficio_100.2024_-_joao_brito_pereira_filho__-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Reforma da Ponte no Córrego do Resgate, próximo a propriedade do Naldo do Paquinha, uma vez que tal ponte está em péssimo estado de conservação._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1617/oficio_102.2024_-_roberto_luiz_chaves__-__indicacao..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1617/oficio_102.2024_-_roberto_luiz_chaves__-__indicacao..docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar a  Secretaria Municipal do Meio Ambiente apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Seja retirado os entulhos e lixos que estão na quase no meio rua na lateral do muro do Campo e em frente ao prédio do Dr. Edilson._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>José Paulo Costa Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1621/oficio_77-2024_-_encaminhamento_-__indicacao_verbal_-_parquinhos_-_jose_paulo_costa_silva_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1621/oficio_77-2024_-_encaminhamento_-__indicacao_verbal_-_parquinhos_-_jose_paulo_costa_silva_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, a indicação verbal feita pelo vereador José Paulo Costa Silva na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, solicitar que o prefeito faça parquinhos para crianças nas praças da cidade semelhante ao que foi feito no bairro ipê próximo a Creche._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1622/oficio_78-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1622/oficio_78-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, solicitar ao Poder Executivo municipal informação se houve o repasse da verba no Contrato firmado pela prefeitura e a empresa responsável pelo auxílio alimentação dos servidores do município de Ibatiba/ES, bem como seja encaminhado à Câmara Municipal o referido contrato do ticket alimentação._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1623/oficio_78-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1623/oficio_78-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1624/oficio_79-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-_cesan_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1624/oficio_79-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-_cesan_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, solicitar a CESAN para que solucione o mau cheiro, em decorrência do tratamento de esgoto na cidade._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1625/oficio_80-2024_-_encaminhamento_-__indicacao_verbal__-_joao_brito_pereira_filho_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1625/oficio_80-2024_-_encaminhamento_-__indicacao_verbal__-_joao_brito_pereira_filho_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, reiterar a indicação ao Secretário Eliseu para que solucione o problema da rede de esgoto que está a céu aberto e causando mau cheiro no bairro pró morar, em Criciúma, bem como solicitar caixas de lixo para os moradores daquela região. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1626/oficio_81-2024_-_encaminhamento_-__requerimento_verbal__-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1626/oficio_81-2024_-_encaminhamento_-__requerimento_verbal__-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fabio Ambrozio Nascimento Trindade na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, solicitar o cumprimento da lei que autoriza a contratação de professor de educação física para a Secretaria de esporte para treinar as equipes._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1627/oficio_82-2024_-_encaminhamento_-__requerimento_verbal__-_banheiros_no_david_gomes_-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1627/oficio_82-2024_-_encaminhamento_-__requerimento_verbal__-_banheiros_no_david_gomes_-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fabio Ambrozio Nascimento Trindade na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, verificar a situação dos banheiros femininos sem portas na Escola David Gomes._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1628/oficio_83-2024_-_encaminhamento_-__requerimento_verbal__-_uniformes-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1628/oficio_83-2024_-_encaminhamento_-__requerimento_verbal__-_uniformes-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fabio Ambrozio Nascimento Trindade na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, solicitar a relação da empresa que forneceu os uniformes, valores e quantos uniformes foram confeccionados na rede municipal.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1629/oficio_84-2024_-_encaminhamento_-__requerimento_verbal__-_onibus-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1629/oficio_84-2024_-_encaminhamento_-__requerimento_verbal__-_onibus-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fabio Ambrozio Nascimento Trindade na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, solicitar informações da manutenção e garantia dos ônibus que fazem o transporte universitário._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1630/oficio_85-2024_-_encaminhamento_-__requerimento_verbal__-_eucalipto_-_emiliane_ribeiro_lazaro_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1630/oficio_85-2024_-_encaminhamento_-__requerimento_verbal__-_eucalipto_-_emiliane_ribeiro_lazaro_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, solicitar ao poder executivo para que solucione uma situação no Bairro Novo, na parte de cima, qual seja, um Eucalipto que caiu e está causando transtorno para os moradores._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1631/oficio_95-2024_-_encaminhamento_-__requerimento_verbal__-__-_ivanito_barbosa_de_oliveira_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1631/oficio_95-2024_-_encaminhamento_-__requerimento_verbal__-__-_ivanito_barbosa_de_oliveira_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, nos casos de ortopedista que são encaminhados para clínica particular, requer seja esclarecido como é que estão fazendo o pagamento._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1633/oficio_76-2024_-_encaminhamento_-__indicacao_verbal_-_jose_paulo_costa_silva_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1633/oficio_76-2024_-_encaminhamento_-__indicacao_verbal_-_jose_paulo_costa_silva_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, a indicação verbal feita pelo vereador José Paulo Costa Silva na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, para que o secretário de transporte Fábio providencie aplicação de Revisol na estrada da comunidade do Alto Inês.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1635/oficio_156-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_prefeito_-___novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1635/oficio_156-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_prefeito_-___novo_modelo.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal,_x000D_
 _x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação para que a EDP providencie poste e iluminação para Rua Olegário de Amorim, atrás da Coocafé, na subida da Cesan, Centro, Ibatiba/ES, visto que não há poste e iluminação pública no local._x000D_
 Cabe ressaltar que a EDP Espírito Santo, encaminhou a este Poder Legislativo, resposta a ofício informando que os pedidos de Extensão de Rede para Projeto de Iluminação Pública, bem como demais serviços correlatos, deverão ser solicitados através da Prefeitura Municipal de Ibatiba à EDP, motivo pelo qual está sendo encaminhado esse ofício ao Poder Executivo Municipal._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Geilson de Santa Clara</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1636/oficio_143-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_iluminacao__depois_da_o_tabernaculo_santa_clara__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1636/oficio_143-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_iluminacao__depois_da_o_tabernaculo_santa_clara__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação para que o Poder Executivo possa fazer uma extensão de rede e iluminação, depois da igreja O Tabernáculo, em Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1637/oficio_144-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1637/oficio_144-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação que a Secretaria de Obras possa realizar uma visita no Pró-morar em Santa Clara, tendo em vista que tem uma rede que está com vazamento e um bueiro que está afundando, oferecendo risco. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1638/oficio_145-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_iluminacao_santa_clara__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1638/oficio_145-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_iluminacao_santa_clara__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação que a equipe responsável pela iluminação pública faça uma visita em Santa Clara para verificar diversos postes que precisam de manutenção, tais como, trocas de lâmpadas, principalmente no Pró-morar._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1639/oficio_146-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1639/oficio_146-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação a Secretaria de Educação e Secretaria de Obras para que seja verificado a situação na Creche de Santa Clara, onde há um relógio sem a tampa, com fios expostos, o que gera risco de choque elétrico._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1640/oficio_147-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-_limpeza_rio_-__secretaria_de_obras_-_novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1640/oficio_147-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-_limpeza_rio_-__secretaria_de_obras_-_novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação a Secretaria de Obras para que possa dar continuidade na limpeza no rio, na vertente que dá acesso a casa do Sr. Valdécio pequeno em Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1641/oficio_148-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_interior_e_transporte_-_novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1641/oficio_148-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_interior_e_transporte_-_novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: pedido a Secretaria de interior e transporte para que vá ao Córrego Santa Izabel, próximo à casa do Sr. José Lucas, seja solucionado o problema de um bueiro quebrado que precisa fazer manutenção._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1642/oficio_149-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1642/oficio_149-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação ao poder executivo para que possa verificar o fornecimento de água de Santa Clara, tendo em vista que o sistema não está dando conta do abastecimento de água, principalmente na Vila do Damazinho, que está sem água há vários dias._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1643/oficio_151-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_meio_ambiente_-___novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1643/oficio_151-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_meio_ambiente_-___novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: reiterar a solicitação para que seja colocado uma lixeira (PEVES) na entrada de Santa Clara, pois há lixos espalhados na entrada da comunidade. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1644/oficio_152-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1644/oficio_152-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação ao poder executivo que troque o alambrado e coloque a iluminação no Campo de Santa Clara, bem como que o executivo elabore um projeto para aprovação da compra de um lote para a construção de um vestiário._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1645/oficio_153-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-fabio_ambrozio_nascimento_trindade-__secretaria_de_obras_-_iluminacao_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1645/oficio_153-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-fabio_ambrozio_nascimento_trindade-__secretaria_de_obras_-_iluminacao_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrozio Nascimento Trindade na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: indicação para que a equipe responsável pela iluminação pública vá na Rua Aristides Theodoro, Bairro Ipê, em frente à casa do Fabinho da DDI, pois há um poste que está precisando de lâmpada _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1646/oficio_155-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-roberto_luiz_chaves_-__secretaria_de_saude_-___novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1646/oficio_155-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-roberto_luiz_chaves_-__secretaria_de_saude_-___novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitar os contratos e notas fiscais dos medicamentos fornecidos pela farmácia do município de Ibatiba/ES._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1647/oficio_156-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_edp_-___novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1647/oficio_156-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_edp_-___novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação para que a EDP providencie poste e iluminação para Rua Olegário de Amorim, atrás da Coocafé, na subida da Cesan, Centro, Ibatiba/ES, visto que não há poste e iluminação pública no local._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1648/oficio_157-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_san_luz_-___novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1648/oficio_157-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_san_luz_-___novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação para que a SANLUZ providencie poste e iluminação para Rua Olegário de Amorim, atrás da Coocafé, na subida da Cesan, Centro, Ibatiba/ES, visto que não há poste e iluminação pública no local._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1649/oficio_158-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro-__prefeito_novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1649/oficio_158-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro-__prefeito_novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitar ao Poder Executivo para haja a união das Secretarias com a finalidade de ajudar os idosos que sofrem violências, tais como, físicas, psicológicas, medicamentosa, visto que já existe projeto de lei número 970 aprovado na Câmara Municipal que versa sobre o combate à violência contra pessoa idosa._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1650/oficio_159-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretaria_de_obras_-_iluminacao_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1650/oficio_159-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretaria_de_obras_-_iluminacao_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitar iluminação pública no Córrego das Perobas. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1651/oficio_161-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretaria_de_obras_-_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1651/oficio_161-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretaria_de_obras_-_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: Solicitar ligação das manilhas até o campo bom de bola na Comunidade das Perobas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1652/oficio_162-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretario_de_seguranca_publica_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1652/oficio_162-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretario_de_seguranca_publica_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: oficiar ao Secretário de Segurança Pública do Estado do Espírito Santo para que seja investigado os prostíbulos existentes no município de Ibatiba/ES. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1653/oficio_163-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__pmes__-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1653/oficio_163-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__pmes__-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Comandante TENENTE-CORONEL RONALDO RAIMONDI, _x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação a Polícia Militar do Estado do Espírito Santo, patrulha rural, para que possa orientar os produtores rurais sobre averiguação dos antecedentes criminais dos cidadãos que estão trabalhando na colheita de café vindo de outras localidades._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1654/oficio_164-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_joao_brito_pereira_filho___secretaria_de_obras_-_esgoto-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1654/oficio_164-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_joao_brito_pereira_filho___secretaria_de_obras_-_esgoto-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: reiterar a solicitação ao Secretario Eliseu para averiguar uma rede de esgoto que está a céu aberto, ocasionando mau cheiro na Comunidade de Criciúma. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1655/oficio_160-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-_secretaria_municipal_de_interior_e_transportes_-_revsol_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1655/oficio_160-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-_secretaria_municipal_de_interior_e_transportes_-_revsol_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitar aplicação de REVSOL na Comunidade das Perobas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1656/oficio_154-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-fabio_ambrozio_nascimento_trindade-__secretaria_de_obras_-___novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1656/oficio_154-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-fabio_ambrozio_nascimento_trindade-__secretaria_de_obras_-___novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrozio Nascimento Trindade na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitar a retificação da iluminação de Criciúma, bem como solicitar um caminhão pipa para limpar as ruas da Comunidade de Criciúma._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1657/oficio_150-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__cesan_-_novo_modelo_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1657/oficio_150-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__cesan_-_novo_modelo_-.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Responsável pela Companhia Espírito-Santense de Saneamento (Cesan) em Ibatiba/ES _x000D_
 _x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de junho de 2024, qual seja: solicitação para que possa ser verificado o fornecimento de água de Santa Clara, em Ibatiba/ES, tendo em vista que o sistema não está dando conta do abastecimento de água, principalmente na Vila do Damazinho, que está sem água há vários dias._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1658/oficio_104-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_joao_brito_pereira_filho_-__secretaria_de_obras_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1658/oficio_104-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_joao_brito_pereira_filho_-__secretaria_de_obras_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja, solicitar aterro na estrada mestre que sai de Criciúma para Santa Clara no bairro novo, Bairro Toledo, bem como aplicação de REVSOL, tendo em vista que quando ocorre chuvas fica difícil a locomoção dos moradores._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1659/oficio_105-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_joao_brito_pereira_filho_-_jaquelaine_-__secretaria_de_obras__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1659/oficio_105-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_joao_brito_pereira_filho_-_jaquelaine_-__secretaria_de_obras__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja, solicitar que seja solucionado um problema na rede de esgoto perto do cemitério, próximo à casa de Jaquelaine, em Criciúma, dentro do calçamento._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1660/oficio_106-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_do_meio_ambiente-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1660/oficio_106-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_do_meio_ambiente-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: 1) solicitar a poda de árvore em frente à Igreja Católica de Santa Clara, pois as árvores estão encostando na rede elétrica, o que pode ocasionar acidente; 2) solicitar a poda de árvore na rodovia ES 185 no trecho da 262 até a divisa de Estado, que está prejudicando o trânsito de veículos altos._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1661/oficio_107-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_de_obras-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1661/oficio_107-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_de_obras-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: 1) solicitar a limpeza das caixas secas na Serra da Neblina para ajudar na conservação das estradas; 2) solicitar que seja desentupido um Bueiro na serra da neblina, logo depois da propriedade do falecido José Henrique, o que está dificultando o tráfego de veículos.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1662/oficio_108-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_do_meio_ambiente-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1662/oficio_108-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_do_meio_ambiente-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar a colocação de Pontos de Entrega Voluntária de Entulhos (Peves) na chegada da Comunidade de Santa Clara, por conta do lixo que está espalhado pela rua._x000D_
 _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1663/oficio_110-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_de_obras-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1663/oficio_110-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_de_obras-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: verificar a situação da Usina que está sem iluminação, bem como solicitar revisão geral da iluminação pública em Santa Clara._x000D_
 _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1664/oficio_112-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-__prefeito_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1664/oficio_112-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-__prefeito_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal,_x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrozio Nascimento Trindade na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar um auxilio combustível para os agentes de saúde que utiliza veículo próprio para o trabalho.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1665/oficio_123-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-__prefeito_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1665/oficio_123-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-__prefeito_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal,_x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrozio Nascimento Trindade na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar a construção de uma quadra de esportes na comunidade São José do Miriti._x000D_
 _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1666/oficio_129-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1666/oficio_129-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal,_x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar ao Poder Executivo Municipal o contrato das ambulâncias alugadas, bem como solicitar informação sobre o seguro da ambulância queimada._x000D_
 _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1667/oficio_132-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo_-_cartao_recomecar.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1667/oficio_132-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo_-_cartao_recomecar.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal,_x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar a verificação da situação do pagamento do cartão do programa recomeçar às pessoas vítimas da enchente, pois há relatos de pessoas que não receberam referido auxílio._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1668/oficio_138-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__interior_e_transporte_-__novo_modelo_-_revsol.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1668/oficio_138-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__interior_e_transporte_-__novo_modelo_-_revsol.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar a aplicação de REVSOL no trecho do alto dos canhotos em Alto Inês, até a divisa do proprietário Vanito Mineiro, pois é área escolar._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1669/oficio_139-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_colocar_lixeiras.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1669/oficio_139-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_colocar_lixeiras.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: colocar lixeiras maiores e com tampa em Santa Clara, na rua da Santa Maria e em todos bairros do município para atender a população._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1670/oficio_140-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_corrimao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1670/oficio_140-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_corrimao.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: reiterar a indicação feita para que seja colocado um corrimão no morro de São José para ajudar as pessoas que moram no bairro._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1671/oficio_141-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_bloquetes.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1671/oficio_141-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_bloquetes.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: verificar a situação na comunidade de Santa Maria de baixo, perto da escola, mais precisamente se vai haver calçamento, pois há pedras e bloquetes que estão causando transtornos aos moradores._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Marcus Rodrigo Amorim Florindo</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1672/oficio_142-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_marcus_rodrigo_amorim_florindo_-_secretaria_de_saude_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1672/oficio_142-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_marcus_rodrigo_amorim_florindo_-_secretaria_de_saude_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Marcus Rodrigo Amorim Florindo na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar nota fiscal dos serviços prestados pelos médicos que estão trabalhando pelo SUS – Sistema Único de Saúde._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1673/oficio_111-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-___secretaria_de__transporte_revsol_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1673/oficio_111-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-___secretaria_de__transporte_revsol_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrozio Nascimento Trindade na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar para que seja colocado REVSOL no morro em direção a casa de repouso Nossa Senhora da Penha._x000D_
 _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1674/oficio_126-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo_-_placa.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1674/oficio_126-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo_-_placa.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal,_x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar o motivo de o porquê foi retirada a placa e a foto de Eliana Saraiva que estava afixada nas dependências do Pronto Socorro.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1675/oficio_137-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__meio_ambiente_-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1675/oficio_137-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__meio_ambiente_-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: reiterar solicitação para que seja realizada a Dragagem do rio de Ibatiba, pois há dois anos que esta solicitação foi feita._x000D_
 _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1676/oficio_109-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-_secretaria_municipal_de_interior_e_transportes-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1676/oficio_109-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-_secretaria_municipal_de_interior_e_transportes-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na oitava sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 27 de maio de 2024, qual seja: solicitar para que seja feito uma vistoria e reparos nas pontes da Zona Rural, visto que está no período da colheita, a fim de viabilizar o escoamento do café._x000D_
 _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1679/indicacao_015-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1679/indicacao_015-2024.pdf</t>
   </si>
   <si>
     <t>Proponho que a Secretaria Municipal de Educação faça a contratação de professores eventuais para auxiliar nas demandas extraordinárias das escolas municipais de Ibatiba._x000D_
 Considerando a importância de garantir a continuidade e a qualidade do ensino nas escolas municipais, é fundamental contar com professores eventuais que possam substituir os docentes em casos de afastamentos temporários, licença médica, participação em cursos de capacitação, reforço escolar na busca pelo nivelamento de aprendizagem e outras situações imprevistas._x000D_
 A contratação de professores eventuais visa assegurar que:_x000D_
 • Não haja interrupção no processo de aprendizagem dos alunos._x000D_
 • As atividades pedagógicas continuem sendo realizadas de forma eficiente e organizada._x000D_
 • Os professores regulares tenham o apoio necessário em situações de ausência._x000D_
 • As demandas educacionais extraordinárias sejam atendidas prontamente, mantendo a qualidade do ensino._x000D_
 Esta medida também contribui para a valorização do corpo docente, p</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1680/indicacao_016-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1680/indicacao_016-2024.pdf</t>
   </si>
   <si>
     <t>propor que a Secretaria Municipal de Meio Ambiente faça a implementação de um projeto em parceria com o curso de Meio Ambiente do Instituto Federal do Espírito Santo (IFES) para a realização de um estudo detalhado de arborização urbana em nossa cidade._x000D_
 Considerando a importância da arborização para a melhoria da qualidade de vida, a redução da temperatura ambiente, a melhoria da qualidade do ar e o embelezamento da cidade, é fundamental que esse processo seja feito de maneira planejada e sustentável._x000D_
 Proponho que este estudo:_x000D_
 • Avalie as espécies de plantas mais adequadas para o plantio urbano, focando em aquelas que não causem danos às estruturas de pavimentação, redes hidráulicas e construções._x000D_
 • Identifique as áreas prioritárias para a arborização, levando em conta a necessidade de sombra, áreas de lazer e espaços públicos._x000D_
 • Proponha um plano de ação para a implementação gradual da arborização, com cronograma e etapas claramente definidas._x000D_
 Esta parceria com o curso de Meio Ambiente</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1681/indicacao_017-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1681/indicacao_017-2024.pdf</t>
   </si>
   <si>
     <t>Proponho que a Secretaria Municipal de Obras e Serviços Urbanos realize o calçamento das ruas da Vila do Taxico._x000D_
 Considerando a importância de proporcionar infraestrutura adequada e qualidade de vida aos moradores dessa comunidade, é essencial que o calçamento das ruas seja executado com urgência. A pavimentação trará diversos benefícios, tais como:_x000D_
 Melhoria da mobilidade urbana: Facilitará o trânsito de veículos e pedestres, especialmente em períodos de chuvas._x000D_
 Redução da poeira e lama: Proporcionará um ambiente mais limpo e saudável para os moradores._x000D_
 Valorização dos imóveis: Contribuirá para a valorização das propriedades locais, beneficiando economicamente os proprietários._x000D_
 Segurança: Melhorará a segurança viária, reduzindo riscos de acidentes.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1682/indicacao_018-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1682/indicacao_018-2024.pdf</t>
   </si>
   <si>
     <t>propor que o Executivo realize a ampliação do perímetro urbano com o devido georreferenciamento na sede do município, bem como nas localidades de Vila de Santa Clara e Criciúma._x000D_
 Considerando a importância do planejamento urbano para o desenvolvimento ordenado e sustentável do município, a ampliação do perímetro urbano é essencial para:_x000D_
 Promover o crescimento ordenado: Permitirá a expansão controlada e planejada das áreas urbanas, evitando a ocupação irregular e desordenada do solo._x000D_
 Atrair investimentos: A definição clara dos limites urbanos pode incentivar investimentos em infraestrutura, comércio e serviços, beneficiando a economia local._x000D_
 Melhorar a qualidade de vida: A expansão ordenada e planejada do perímetro urbano contribuirá para a melhoria das condições de moradia, transporte e acesso a serviços essenciais para os moradores.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1683/indicacao_019-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1683/indicacao_019-2024.pdf</t>
   </si>
   <si>
     <t>Proponho que o Executivo realize a ampliação da rede elétrica no loteamento João Bento/Alasca._x000D_
 Considerando a importância de garantir o acesso à energia elétrica para todos os moradores, a ampliação da rede elétrica é essencial para:_x000D_
 Melhoria da qualidade de vida: Proporcionar energia elétrica de forma contínua e estável aos moradores, melhorando as condições de moradia._x000D_
 Desenvolvimento econômico: Facilitar o funcionamento de comércios, pequenas indústrias e serviços que dependem da eletricidade, estimulando o crescimento econômico local._x000D_
 Segurança: Garantir que todos os moradores tenham acesso a iluminação pública, contribuindo para a segurança nas ruas e espaços públicos._x000D_
 Inclusão social: Promover a inclusão social dos moradores que ainda não têm acesso à rede elétrica, proporcionando-lhes igualdade de condições e oportunidades.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1686/oficio_169.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1686/oficio_169.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Seja solucionado a situação de um bueiro que está a céu aberto no bairro Ipê, próximo a Creche CMEI._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1691/oficio_185.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1691/oficio_185.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Seja colocado um Corrimão na ponte de cimento, na localidade da Comunidade de Criciúma, na estrada mestre, próximo a propriedade da Celma, pois já houve acidentes neste local. _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1692/oficio_186.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1692/oficio_186.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Seja colocado um Corrimão nas duas pontes de cimento, na localidade de Alto Criciúma, na estrada mestre, próximo a propriedade do Senhor Oliveira Marcolino, pois já houve acidentes neste local. _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1693/oficio_187.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1693/oficio_187.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar a Secretaria de Meio Ambiente e apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Realizar o corte de árvores que estão caindo no asfalto na rodovia Estadual, sentido Criciúma, pois já houve acidentes, inclusive fatais, naquela localidade._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1694/oficio_188.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1694/oficio_188.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar a Secretaria Municipal de Interior e Transportes e apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Realizar o saibramento nas estradas rurais do município, pois está em período de chuva, e a população está solicitando tal medida._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1716/indicacao_28-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1716/indicacao_28-2024.pdf</t>
   </si>
   <si>
     <t>Propor que o Executivo Municipal realize a pavimentação de trecho da rodovia OSVADO FONTAN que liga o município de Ibatiba ao Distrito de Imbiruçu, da saída da BR-262 até a divisa do Espírito Santo com Minas Gerais._x000D_
 _x000D_
 A pavimentação desta rodovia é de extrema importância para garantir melhores condições de tráfego, especialmente nos trechos em frente à EMUEF ALTO INÊS, onde atualmente os moradores e alunos sofrem com o acúmulo de poeira em períodos de seca e lama durante as chuvas. A pavimentação não apenas solucionará esses problemas, mas também contribuirá para a melhoria da qualidade de vida da população local, além de facilitar o acesso ao distrito e promover o desenvolvimento da região.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1717/indicacao_29-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1717/indicacao_29-2024.pdf</t>
   </si>
   <si>
     <t>Proponho que o Executivo Municipal tome as providências necessárias para a construção de um quebra-molas na Rodovia Osvaldo Fontan, que liga o município de Ibatiba ao Distrito de Imbiruçu, especificamente em frente à Escola Municipal Unidocente de Ensino Fundamental (EMUEF) Alto Inês._x000D_
 _x000D_
 Além da necessidade de reduzir a velocidade dos veículos para garantir a segurança dos alunos, professores e pedestres, destaco a emissão excessiva de poeira nessa área, agravada pelo intenso tráfego de veículos. Essa poeira não só compromete a qualidade do ar, prejudicando a saúde dos moradores e estudantes, mas também afeta a visibilidade e segurança na via._x000D_
 _x000D_
 Portanto, sugiro que, juntamente com a construção do quebra-molas, sejam adotadas medidas para o controle da poeira, como a aplicação de soluções adequadas para estabilizar o solo e reduzir a dispersão de partículas.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1718/indicacao_30-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1718/indicacao_30-2024.pdf</t>
   </si>
   <si>
     <t>Proponho que o Executivo Municipal realize a pavimentação da rua de acesso da BR-262 ao Loteamento Davi Barbosa._x000D_
 _x000D_
 Considerando o tráfego intenso e a importância dessa via para os moradores do loteamento, empresas ali localizadas, bem como os problemas ocasionados pela falta de pavimentação, como poeira em períodos de seca e lama durante as chuvas, é essencial que sejam tomadas providências para pavimentar essa rua. A pavimentação trará mais segurança, melhorará a mobilidade e a qualidade de vida dos moradores da região.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal cobre esclarecimentos das empresas de telefonia móvel que operam no município sobre a má prestação de serviços, incluindo a falta de cobertura na zona rural._x000D_
 _x000D_
 É notório que a população de Ibatiba, especialmente os moradores da zona rural, tem enfrentado graves problemas com a cobertura de sinal, prejudicando o acesso à comunicação e limitando o desenvolvimento da região. A qualidade do serviço oferecido não atende às necessidades mínimas dos usuários, impactando diretamente na segurança, educação e no desenvolvimento econômico local._x000D_
 _x000D_
 Sendo assim, é necessário que as empresas de telefonia móvel apresentem explicações e planos concretos para a melhoria da cobertura e qualidade dos serviços prestados em todo o município, inclusive na zona rural.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1720/indicacao_32-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1720/indicacao_32-2024.pdf</t>
   </si>
   <si>
     <t>Propor que o Executivo Municipal realize a extensão do perímetro urbano da cidade de Ibatiba, bem como declare oficialmente como perímetro urbano as localidades de Santa Clara e Criciúma._x000D_
 _x000D_
 Considerando o crescimento populacional e o desenvolvimento dessas regiões, é necessário que a extensão do perímetro urbano ocorra para melhor planejar e atender às demandas de infraestrutura, saneamento, transporte e outros serviços essenciais para os moradores. A inclusão dessas áreas como zonas urbanas possibilitará um planejamento adequado para o desenvolvimento sustentável, promovendo a regularização fundiária e a melhoria na qualidade de vida dos residentes.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_33-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_33-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Executivo Municipal tome providências para a pavimentação das ruas do bairro Alvarino Toledo e suas adjacências que ainda se encontram sem pavimentação._x000D_
 _x000D_
 Considerando que a falta de pavimentação tem causado transtornos aos moradores, como o acúmulo de poeira em períodos secos e lama em épocas de chuvas, além de dificultar o trânsito de veículos e pedestres, é essencial que seja providenciada a pavimentação dessas vias. Essa medida trará mais conforto, segurança e qualidade de vida para os moradores da região, além de valorizar os imóveis e melhorar a mobilidade urbana.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1722/indicacao_34-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1722/indicacao_34-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Executivo Municipal, em parceria com a concessionária de energia elétrica, realize a implantação da rede de energia elétrica na rua localizada na entrada de Santa Clara, próximo ao posto de gasolina._x000D_
 _x000D_
 Considerando que a ausência de energia elétrica na referida rua tem causado grandes transtornos aos moradores e comerciantes locais, é fundamental que seja providenciada a instalação da rede elétrica para garantir o acesso a esse serviço essencial. A falta de energia compromete o desenvolvimento da região, a segurança pública e a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1723/indicacao_35-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1723/indicacao_35-2024.pdf</t>
   </si>
   <si>
     <t>Propor que o Executivo Municipal permita que cuidadores e professores especializados, em caso de indisponibilidade na lista de profissionais, possam assumir dois contratos, desde que haja compatibilidade de horários. Além disso, sugiro que seja dada preferência para os profissionais que já possuem vínculos com as crianças, garantindo uma continuidade no atendimento educacional e de cuidados._x000D_
 _x000D_
 Considerando a carência de profissionais especializados na educação inclusiva e a necessidade de assegurar o atendimento adequado aos alunos com necessidades especiais, é essencial que, em situações onde não haja disponibilidade de novos profissionais na lista de contratação, os servidores que já atuam como cuidadores ou professores especializados possam assumir um segundo contrato, desde que seja comprovada a compatibilidade de horários entre os dois cargos.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_36-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_36-2024.pdf</t>
   </si>
   <si>
     <t>propor que o Executivo Municipal solicite ao Governo do Estado do Espírito Santo a construção de um complexo hospitalar regional, localizado entre os municípios de Ibatiba, Iúna e Irupi, para atendimento de toda a região._x000D_
 _x000D_
 Considerando a necessidade de melhorar o atendimento de saúde na região, a construção de um complexo hospitalar regional é de extrema importância para atender às demandas crescentes da população local. O complexo deve contar com especialidades essenciais, como:_x000D_
 Hemodiálise; Terapia ocupacional; Terapias para crianças com necessidades especiais; Maternidade; Fisioterapia; Emergências e atendimento de urgência;_x000D_
 _x000D_
 A inclusão de terapias voltadas para crianças com necessidades especiais, bem como de fisioterapia, é fundamental para atender a essa parcela da população, que necessita de cuidados contínuos e especializados para promover seu desenvolvimento e bem-estar.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_37-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_37-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Executivo Municipal tome providências para a construção de uma ponte de concreto armado na propriedade do Sr. José Vieira, localizada na comunidade dos Perdidos, zona rural do município de Ibatiba/ES._x000D_
 _x000D_
 Considerando a importância de garantir um acesso seguro e permanente à propriedade, a construção dessa ponte de concreto armado é essencial para facilitar o trânsito de veículos e pedestres, principalmente durante períodos chuvosos, quando as condições da travessia se tornam difíceis. Essa melhoria beneficiará a mobilidade dos moradores e contribuirá para o escoamento da produção agrícola local.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1726/indicacao_38-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1726/indicacao_38-2024.pdf</t>
   </si>
   <si>
     <t>Propor que o Executivo Municipal providencie um veículo exclusivo para buscar, em casa, os pacientes que necessitam se deslocar para realizar consultas, exames e procedimentos médicos fora de Ibatiba, principalmente para aqueles que precisam embarcar em horários como 03 horas da manhã._x000D_
 _x000D_
 Considerando as dificuldades enfrentadas pelos pacientes, especialmente idosos, pessoas com mobilidade reduzida e aqueles sem condições de transporte próprio, essa medida visa garantir um atendimento humanizado, facilitando o acesso aos serviços de saúde fora do município. O veículo proporcionará maior conforto e segurança aos pacientes, além de diminuir o estresse causado pela necessidade de deslocamento em horários noturnos ou muito cedo.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1727/oficio_229-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-joao_brito_pereira_filho__-_calcamento_-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1727/oficio_229-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-joao_brito_pereira_filho__-_calcamento_-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na décima terceira (13ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de setembro de 2024, qual seja: Solicitar para que seja realizado um calçamento na Serra dos Donatos, no bairro novo, em Criciúma._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1728/oficio_230-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_ivanito_barbosa_-_calcamento_-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1728/oficio_230-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_ivanito_barbosa_-_calcamento_-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima terceira (13ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de setembro de 2024, qual seja: Solicitar para que seja realizado um calçamento sentido Lar dos Velhinhos, pois a comunidade está crescendo._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1729/oficio_231-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_ivanito_-_reforma_posto_fiscal_-_santa_clara_-_obras_e_servicos_urb.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1729/oficio_231-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_ivanito_-_reforma_posto_fiscal_-_santa_clara_-_obras_e_servicos_urb.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima terceira (13ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de setembro de 2024, qual seja: solicitar para que seja realizada a reforma do antigo Posto Fiscal, próximo a Comunidade de Santa Clara. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1730/oficio_232-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_hospital_-_secretaria_de_saude.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1730/oficio_232-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_hospital_-_secretaria_de_saude.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima terceira (13ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de setembro de 2024, qual seja: Que seja informado sobre o Hospital Público Municipal de Ibatiba/ES os seguintes questionamentos: I) qual o valor pago por cada cirurgia?, II) qual o nome do paciente e o município?, III) qual o médico que operou?, IV) quanto foi pago a cada médico nesse mês que se encerrou?_x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1731/oficio_233-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_convenios_card_-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1731/oficio_233-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_convenios_card_-_prefeito.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima terceira (13ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de setembro de 2024, qual seja: Solicitar ao Poder Executivo informações sobre o repasse da verba do vale alimentação dos servidores municipais de Ibatiba em relação a empresa Convênios Card, pois os comércios estão com prejuízo. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1732/oficio_234-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1732/oficio_234-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima terceira (13ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de setembro de 2024, qual seja: Solicitar para que seja realizada a dragagem do Rio Pardo, pois está chegando o período de chuvas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1733/oficio_235-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_marcus_rodrigo_amorim_florindo__-_piso_do_magisterio__-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1733/oficio_235-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_marcus_rodrigo_amorim_florindo__-_piso_do_magisterio__-_prefeito.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito por este vereador que esta subscreve na décima terceira (13ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de setembro de 2024, qual seja: Solicitar a informação detalhada de todos os meses até a presente data se o Município está pagando o teto do magistério._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1734/oficio_236-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_marcus_rodrigo_amorim_florindo__-saude.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1734/oficio_236-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_marcus_rodrigo_amorim_florindo__-saude.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito por este vereador que esta subscreve na décima terceira (13ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de setembro de 2024, qual seja: Solicitar relatório com o nome de paciente, equipe médica que realizou toda cirurgia e quanto que o município de Ibatiba pagou para realização de cirurgias no Hospital Público Municipal._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1739/oficio_261-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_roberto_luiz_chaves__-_aproveitar_blocos_-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1739/oficio_261-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_roberto_luiz_chaves__-_aproveitar_blocos_-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja: solicitar para que seja reaproveitado os blocos que estão no pátio do Coração Sertanejo na Serra dos Quincas, Serra do Monte Cristo e Serra das Perobas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1740/oficio_263-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_emilane_ribeiro_lazaro_-agua_tratada_-__cesan.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1740/oficio_263-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_emilane_ribeiro_lazaro_-agua_tratada_-__cesan.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja: Solicitar a CESAN para que seja implementado água tratada no Bairro Novo Horizonte, próximo a Madeireira Toledo, na parte de cima da pista, bem como o saneamento básico._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1741/oficio_264-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_lixeira_em_santa_clara.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1741/oficio_264-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_lixeira_em_santa_clara.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja: Solicitar para que seja colocado uma lixeira com tampa próxima a Creche e a capela mortuária, em Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1742/oficio_265-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_cataiba.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1742/oficio_265-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_cataiba.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja: Solicitar ao Poder Executivo que providencie Iluminação, sistema de câmera de segurança, portão, água potável, e conserto do caminhão, que está quebrado há meses em relação a CATAIBA/Associação de Catadores de materiais recicláveis de Ibatiba-ES._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1743/oficio_266-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_dnit.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1743/oficio_266-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_dnit.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja: Oficiar ao DNIT - Departamento Nacional de Infraestrutura de Transportes a fim de buscar uma solução em relação aos trevos de Lajinha/MG e Iúna/ES, para que seja colocado lombada, radar ou rotatória, devido ao alto risco de acidentes._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1744/oficio_267-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_emxo._sr._prefeito_municipal.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1744/oficio_267-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_emxo._sr._prefeito_municipal.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja:  1) Solicitar ao Poder Executivo para que seja colocada iluminação no trevo de Iúna/ES e 2) Solicitar que o Poder Executivo acione o Detran e faça um estudo em Santa Clara para regular o trânsito e melhorar o fluxo de veículos._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1745/oficio_268-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1745/oficio_268-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja: Solicitar a limpeza das caixas secas da serra da Neblina e Perobas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1746/oficio_269-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_emxo._sr._prefeito_municipal.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1746/oficio_269-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_emxo._sr._prefeito_municipal.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja: Solicitar ao Poder Executivo que providencie carro pequeno para o transporte de idosos que necessitam consultar em outras cidades._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1747/oficio_270-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_iluminacao_-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1747/oficio_270-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_iluminacao_-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na décima quarta (14ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de setembro de 2024, qual seja: Solicitar para que seja solucionado o problema de lâmpadas apagadas próximo ao material de construção do João Pontes._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1785/oficio_-_207.2024_-_joao_brito_pereira_filho_jango_-__placas_de_sinalizacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1785/oficio_-_207.2024_-_joao_brito_pereira_filho_jango_-__placas_de_sinalizacao.docx</t>
   </si>
   <si>
     <t>1. Seja colocado placas de sinalização nas entradas das Comunidades Rurais de Vista Alegre, Córrego do Resgate, Córrego do Pontal e Córrego Santa Isabel, Córrego da Neblina, bem como seja colocado sinalização em todos os bairros do município.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1786/oficio_-_208.2024_-_joao_brito_pereira_filho_jango_-_saibramento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1786/oficio_-_208.2024_-_joao_brito_pereira_filho_jango_-_saibramento.docx</t>
   </si>
   <si>
     <t>1. Realizar o saibramento no Córrego de Santa Maria, próximo a propriedade do Cici Candinho, pois quando chove, os veículos ficam atolados e necessitam do auxílio de um trator.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1787/oficio_-_245.2024_-_joao_brito_pereira_filho_jango_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1787/oficio_-_245.2024_-_joao_brito_pereira_filho_jango_-.docx</t>
   </si>
   <si>
     <t>1. Solicitar calçamento na saída de Criciúma, atrás do cemitério, na estrada mestre, no bairro novo morada nova, pois ali há vários moradores idosos que estão com dificuldades de locomoção.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1792/indicacao_039_-_contratacao_de_professores_especializados_em_libras_e_braille_para_a_rede_municipal.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1792/indicacao_039_-_contratacao_de_professores_especializados_em_libras_e_braille_para_a_rede_municipal.docx</t>
   </si>
   <si>
     <t>Contratação de Professores Especializados em Libras e Braille para a Rede Municipal de Ibatiba.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1793/indicacao_040_-_instalacao_de_vigilancia_eletronica_na_usina_de_reciclagem.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1793/indicacao_040_-_instalacao_de_vigilancia_eletronica_na_usina_de_reciclagem.docx</t>
   </si>
   <si>
     <t>Instalação de Vigilância Eletrônica na Usina de Reciclagem.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1794/indicacao_041_-_reaparelhamento_da_usina_de_reciclagem_com_equipamentos_e_veiculos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1794/indicacao_041_-_reaparelhamento_da_usina_de_reciclagem_com_equipamentos_e_veiculos.docx</t>
   </si>
   <si>
     <t>Reaparelhamento da Usina de Reciclagem com Equipamentos e Veículos</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1795/indicacao_042_-_rebaixamento_da_crista_do_morro_na_estrada_vicinal_que_liga_a_comunidade_de_agua_li.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1795/indicacao_042_-_rebaixamento_da_crista_do_morro_na_estrada_vicinal_que_liga_a_comunidade_de_agua_li.docx</t>
   </si>
   <si>
     <t>Rebaixamento da Crista do Morro na Estrada Vicinal que Liga a Comunidade de Água Limpa ao Córrego dos Perdidos.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1796/indicacao_043_-_instalacao_de_lixeiras_com_tampa_para_coleta_de_lixo_na_localidade_de_agua_limpa.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1796/indicacao_043_-_instalacao_de_lixeiras_com_tampa_para_coleta_de_lixo_na_localidade_de_agua_limpa.docx</t>
   </si>
   <si>
     <t>Instalação de Lixeiras com Tampa para Coleta de Lixo na Localidade de Água Limpa.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_044_-limpeza_de_03_tres_bueiros_na_comunidade_de_agua_limpa_proximos_a_propriedade_do_.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_044_-limpeza_de_03_tres_bueiros_na_comunidade_de_agua_limpa_proximos_a_propriedade_do_.docx</t>
   </si>
   <si>
     <t>Limpeza de 03 (três) bueiros na comunidade de Água Limpa, próximos à propriedade do Sr. Gerominho.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1798/indicacao_046_-_irrigacao_regular_dos_canteiros_centrais_e_das_areas_ajardinadas_ao_longo_da_br_262.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1798/indicacao_046_-_irrigacao_regular_dos_canteiros_centrais_e_das_areas_ajardinadas_ao_longo_da_br_262.docx</t>
   </si>
   <si>
     <t>irrigação regular dos canteiros centrais e das áreas ajardinadas ao longo da BR 262, no perímetro urbano de Ibatiba.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1799/indicacao_047_-_audiencia_publica_com_os_moradores_e_comerciantes_da_avenida_afonso_claudio.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1799/indicacao_047_-_audiencia_publica_com_os_moradores_e_comerciantes_da_avenida_afonso_claudio.docx</t>
   </si>
   <si>
     <t>Audiência pública com os moradores e comerciantes da Avenida Afonso Cláudio.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_049_-_construcao_de_banheiros_e_vestiarios_no_campo_bom_de_bola_da_comunidade_das_perobas.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_049_-_construcao_de_banheiros_e_vestiarios_no_campo_bom_de_bola_da_comunidade_das_perobas.docx</t>
   </si>
   <si>
     <t>Construção de banheiros e vestiários no campo Bom de Bola da comunidade das Perobas.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1801/indicacao_50-2024_aquisiaao_de_tabelas_ma3veis_com_cestas_de_basquete_para_o_ginasio_de_esportes_de_ibatiba..pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1801/indicacao_50-2024_aquisiaao_de_tabelas_ma3veis_com_cestas_de_basquete_para_o_ginasio_de_esportes_de_ibatiba..pdf</t>
   </si>
   <si>
     <t>Aquisição de tabelas móveis com cestas de basquete para o ginásio de esportes de Ibatiba.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_051_-_construcao_de_ponte_de_concreto_armado_no_corrego_sao_jose_do_meriti..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_051_-_construcao_de_ponte_de_concreto_armado_no_corrego_sao_jose_do_meriti..docx</t>
   </si>
   <si>
     <t>Construção de ponte de concreto armado no Córrego São José do Meriti.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1803/indicacao_052_-_ensaibramento_da_estrada_vicinal_do_corrego_sao_jose_do_meriti..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1803/indicacao_052_-_ensaibramento_da_estrada_vicinal_do_corrego_sao_jose_do_meriti..docx</t>
   </si>
   <si>
     <t>Ensaibramento da estrada vicinal do Córrego São José do Meriti.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1808/oficio_15-2024_indicacao_emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1808/oficio_15-2024_indicacao_emiliane.pdf</t>
   </si>
   <si>
     <t>Que seja entregue à Comissão de Educação da Câmara de lbatiba-ES os dados oriundos da Resolução Nº 04/2023 que institui o Sistema de Monitoramento de Ocorrências de Violência Escolar. Os dados solicitados devem ser informados por todas as escolas municipais, em todos os seus respectivos turnos de funcionamento, com início no período de maio de 2024 até o presente momento. Entende-se por dados a quantidade das ocorrências, a tipo de violência cometido, as providências tomadas pela rede educacional e os encaminhamentos realizados à rede de proteção à criança e ao adolescente.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1809/oficio_16-2024_indicacao_emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1809/oficio_16-2024_indicacao_emiliane.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Poder Executivo a adesão ao Programa "Saúde na Hora". O programa viabiliza o custeio aos municípios e Distrito Federal para implantação do horário estendido de funcionamento das Unidades de Saúde da Família (USF) e Unidades Básicas de Saúde (UBS) em todo o território brasileiro. Dessa forma, o programa Saúde na Hora conta com a possibilidade de adesão em quatro tipos de formato de funcionamento em horário estendido: USF com 60 horas semanais USF com 60 semanais horas com Saúde Bucal, USF com 75 horas semanais' com Saúde Bucal e USF ou UBS com 60 horas semanais Simplificado.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1811/oficio_-_275.2024_-_joao_brito_pereira_filho_jango_-_indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1811/oficio_-_275.2024_-_joao_brito_pereira_filho_jango_-_indicacao.docx</t>
   </si>
   <si>
     <t>1. Solicitar a construção de quadra de esportes na localidade do Córrego de Vista Alegre, próximo a propriedade de Dona Jacira.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1812/oficio_-_276.2024_-_joao_brito_pereira_filho_jango_-_indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1812/oficio_-_276.2024_-_joao_brito_pereira_filho_jango_-_indicacao.docx</t>
   </si>
   <si>
     <t>1. Solicitar seja realizado atendimento médico na localidade do Córrego de Vista Alegre, tendo em vista a necessidade dos moradores, incluindo idosos e crianças.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1813/oficio_277.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1813/oficio_277.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>1. Seja elaborado e executado um projeto para a construção de 100 (cem) casas populares, sendo 50 (cinquenta) na Comunidade de Santa Clara, e 50 (cinquenta) em Criciúma, para pessoas de baixa renda no Município.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1814/oficio_278.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1814/oficio_278.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx</t>
   </si>
   <si>
     <t>1. Seja construída uma pista de caminhada de Santa Clara até o antigo posto fiscal.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1816/oficio.sec.leg._no_305-2024_-_roberto_luiz_chaves__-_indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1816/oficio.sec.leg._no_305-2024_-_roberto_luiz_chaves__-_indicacao.docx</t>
   </si>
   <si>
     <t>1. Solicitar a realização de uma reforma no antigo posto fiscal, próximo à entrada de Santa Clara, bem como seja construída uma base de apoio a Polícia Militar no local.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1817/ofcios1.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1817/ofcios1.doc</t>
   </si>
   <si>
     <t>1. Solicitar uma construção de um muro em frente a oficina do Silezom, no Bairro Floresta, pois o calçamento está sendo danificado.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1828/oficio.sec.leg._n_321-2024_-_joao_brito_pereira_filho_jango_-indicacao_-__calcamento_-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1828/oficio.sec.leg._n_321-2024_-_joao_brito_pereira_filho_jango_-indicacao_-__calcamento_-_prefeito.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Solicitar para que seja averiguado um calçamento que está em mau estado na rua do Cemitério em Criciúma._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1829/oficio.sec.leg._n_322-2024_-_joao_brito_pereira_filho_jango_-_indicacao_-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1829/oficio.sec.leg._n_322-2024_-_joao_brito_pereira_filho_jango_-_indicacao_-_prefeito.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Reiterar a indicação de OFÍCIO.SEC.LEG. N° 306/2024 para que seja construído um muro em frente a oficina do Silezom, no Bairro Floresta, pois o calçamento está sendo danificado._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Leonardo David Alexandrino de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1830/oficio.sec.leg._n_323-2024_-_leonardo_david_alexandrino_de_carvalho_-_indicacao_-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1830/oficio.sec.leg._n_323-2024_-_leonardo_david_alexandrino_de_carvalho_-_indicacao_-_prefeito.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Reiterar a indicação para que o executivo doe uma área próximo ao fórum para a construção da sala da OAB._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1831/oficio_324-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_transporte_escolar.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1831/oficio_324-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_transporte_escolar.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrózio Nascimento Trindade na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitação para que o poder executivo informe como que está a situação de vistoria dos ônibus do transporte escolar e como está a garantia dos veículos adquiridos no último ano._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1832/oficio_325-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_subsidio.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1832/oficio_325-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_subsidio.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrózio Nascimento Trindade na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: Indicação para que o prefeito envie a Câmara Municipal o subsídio atualizado para vereador, secretário, prefeito, vice-prefeito, e procurador em relação ao ano de 2029 para votação._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1833/oficio_326-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-__secretaria_de_transporte_-__ensaibramento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1833/oficio_326-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-__secretaria_de_transporte_-__ensaibramento.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrózio Nascimento Trindade na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar que a Secretaria de Transporte faça ensaibramento no loteamento da dona Iracilda Toledo, no Valdir Candinho, pois a situação está crítica devida as chuvas, bem como solicitar ensaibramento no loteamento de Joaquim Binel._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1834/oficio_327-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_abono_para_os_professores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1834/oficio_327-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_abono_para_os_professores.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrozio Nascimento Trindade na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitação para que o executivo providencie o abono para os professores do município de Ibatiba/ES._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1835/oficio_328-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_jose_paulo-__secretaria_de_transporte_-__ensaibramento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1835/oficio_328-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_jose_paulo-__secretaria_de_transporte_-__ensaibramento.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador José Paulo Costa Silva na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar que a Secretaria de Transporte continue fazendo reparo nas estradas, devido às chuvas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1836/oficio_329-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_secretaria_de_transporte_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1836/oficio_329-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_secretaria_de_transporte_-.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar que a Secretaria de Transporte faça ensaibramento e melhorias nas estradas da Comunidade do Cansado, depois de Santa Clara e do posto fiscal, bem como nos demais locais com ponto crítico._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1837/oficio_331-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_prefeito_-_copia_de_contrato.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1837/oficio_331-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_prefeito_-_copia_de_contrato.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar ao poder executivo uma cópia do contrato realizado pela prefeitura com a empresa que está responsável pela limpeza pública._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1838/oficio_332-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_secretaria_de_saude.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1838/oficio_332-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_secretaria_de_saude.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar que o Secretário de saúde coloque carros de passeio para atender a população que faz tratamento com câncer e hemodiálise em cidades vizinhas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1839/oficio_333-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_prefeito_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1839/oficio_333-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_prefeito_-.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar ao executivo para que determine que a empresa que presta serviço de segurança ao município averigue a situação de um funcionário e segurança que trabalha na portaria do Pronto Socorro ter tentado impedir, na última sexta feira, 08/11/2024, a entrada do vereador Ivanito Barbosa de Oliveira naquele local._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1840/oficio_334-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_servicos_urbanos_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1840/oficio_334-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_servicos_urbanos_-.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar para que seja averiguado na Rua da Santa Maria, em frente ao açougue do Léo, se há algum bueiro entupido, pois quando chove está dando mau cheiro._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1841/oficio_335-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_servicos_urbanos_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1841/oficio_335-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_servicos_urbanos_-.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar para que seja trocado o calçamento das paralelas no bairro trocate, próximo ao local em que a população faz treinamento da autoescola._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1842/oficio_336-2024_-_encaminhamento_-__indicacao_verbal__-_11.11_-_roberto_-_prefeito_-_abono_para_profissionais_da_educacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1842/oficio_336-2024_-_encaminhamento_-__indicacao_verbal__-_11.11_-_roberto_-_prefeito_-_abono_para_profissionais_da_educacao.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar ao poder executivo para que pague a todos os profissionais da educação o abono com o dinheiro do FUNDEB. O percentual mínimo de 70% dos valores repassados pela União, aos Estados e municípios, devem ser direcionados para valorização salarial dos servidores da Educação. Garantido esse montante, o restante dos recursos pode ser destinado às ações de manutenção e desenvolvimento do ensino. O percentual foi estabelecido a partir de Emenda Constitucional (Novo Fundeb) e posteriores regulamentações na lei. Antes, o percentual mínimo era 60% dos recursos e incluía apenas professores._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1843/oficio_337-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_joao_brito_pereira__-_prefeito_-_reforma_do_posto_fiscal.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1843/oficio_337-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_joao_brito_pereira__-_prefeito_-_reforma_do_posto_fiscal.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar a reforma do Posto Fiscal em Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1844/oficio_338-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_marcus_rodrigo_-_secretaria_de_saude.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1844/oficio_338-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_marcus_rodrigo_-_secretaria_de_saude.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador que esta subscreve na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar veículos da Secretaria de Saúde para o transporte de pacientes com câncer que fazem tratamento em outras cidades, pois um paciente de Santa Clara perdeu sua sessão de tratamento por falta de transporte._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1845/oficio_339-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_marcus_rodrigo_-_transporte_-_ensaibramento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1845/oficio_339-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_marcus_rodrigo_-_transporte_-_ensaibramento.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador que esta subscreve na décima sétima (17ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 11 de novembro de 2024, qual seja: solicitar ensaibramento nos morros de São José do Meriti, pois o transporte escolar não está conseguindo buscar as crianças._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Emiliane Ribeiro Lázaro, Fabinho, Geilson de Santa Clara, Ivanito Barbosa de Oliveira, Joao Brito Pereira Filho, João Pedro Carvalho Rocha, José Paulo Costa Silva, Leonardo David Alexandrino de Carvalho, Marcus Rodrigo Amorim Florindo, Roberto Luiz Chaves, Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1846/oficio.sec.leg._n_347-2024_-_todos_os_vereadores-__requerimento_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1846/oficio.sec.leg._n_347-2024_-_todos_os_vereadores-__requerimento_prefeito.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Requer a Vossa Excelência informações a respeito do saldo FUNDEB referente ao ano de 2024, devendo ser respondido se há possibilidade de investimento sobre o FUNDEB 70 e como será feito._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1864/oficio_351-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_interior_e_transporte.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1864/oficio_351-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_interior_e_transporte.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrózio Nascimento Trindade na décima oitava (18ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de novembro de 2024, qual seja: solicitar o ensaibramento das ruas do Bairro Iracilda Toledo, depois da Madeireira Toledo._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1865/oficio_352-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_roberto_luiz_chaves_-_obras_e_servicos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1865/oficio_352-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_roberto_luiz_chaves_-_obras_e_servicos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima oitava (18ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de novembro de 2024, qual seja: solicitar a dragagem do Rio, desde o Bairro Pró-morar até o Córrego da Pitanga, devido à proximidade com o período chuvoso._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1866/oficio_353-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_ser.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1866/oficio_353-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_ser.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima oitava (18ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de novembro de 2024, qual seja: solicitar a realização da dragagem do rio._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1867/oficio_354-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_ser.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1867/oficio_354-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_ser.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima oitava (18ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de novembro de 2024, qual seja: solicitar para que seja averiguado na Rua da Santa Maria, em frente ao açougue do Léo, a situação de um esgoto que está precisando de reparo._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1868/oficio_355-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1868/oficio_355-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, os requerimentos verbais feitos pelo vereador Fábio Ambrózio Nascimento Trindade na décima oitava (18ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de novembro de 2024, qual seja: 1) solicitação para que seja solucionado o problema de um buraco na esquina da Rua Manoel Luis Trindade com a Rua Sérvulo Rodrigues Trindade, em frente ao portão do Ginásio de Esporte de Ibatiba/ES; 2) solicitação para a limpeza da Rua Dimas Ambrozio Trindade, Centro, depois da pizzaria Palermo e do bico de lata; 3) solicitar a realização de um reparo ao lado de uma tampa de bueiro, pois tem uma depressão, ou seja, um afundamento, localizado na Avenida Sérvulo Rodrigues Trindade, em frente ao mercadinho do Lucimar, tendo em vista que este buraco pode danificar os veículos da população, bem como pode colocar em risco os alunos da Escola o Pequeno Pensador.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1869/oficio_358-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1869/oficio_358-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_prefeito.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrózio Nascimento Trindade na décima oitava (18ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de novembro de 2024, qual seja: solicitar a apuração de o porquê um servidor público do município foi notificado como fiscal de contrato da empresa que presta serviço de castração animal, sendo que este não tinha ciência de tal função.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1870/oficio_359-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_roberto_luiz_chaves-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1870/oficio_359-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_roberto_luiz_chaves-_prefeito.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima oitava (18ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de novembro de 2024, qual seja: solicitar para que seja averiguada uma rede fluvial que está sendo construída na Av. Afonso Cláudio, que não está sendo compactada e na parte debaixo da citada rede está brotando água, sendo que a base da manilha tem que ser de concreto._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1871/oficio_360-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_roberto_luiz_chaves-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1871/oficio_360-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_roberto_luiz_chaves-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima oitava (18ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de novembro de 2024, qual seja: solicitar a retirada de um entulho na Rua Moacir Correa, ao lado do José Maria Café, em frente à casa do Pastor Wellington, centro, bem como seja realizada a limpeza da lateral do muro do campo._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1872/oficio_388-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-emiliane_ribeiro_lazaro_e__roberto_luiz_chaves_-_obras_e_servicos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1872/oficio_388-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-emiliane_ribeiro_lazaro_e__roberto_luiz_chaves_-_obras_e_servicos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelos vereadores Emiliane Ribeiro Lázaro e Roberto Luiz Chaves na décima nona (19ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de dezembro de 2024, qual seja: solicitação ao poder executivo para realizar a dragagem do rio, devido à proximidade do período de chuvas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1873/oficio_389-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-geilson_dias_tomaz_-_obras_e_servicos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1873/oficio_389-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-geilson_dias_tomaz_-_obras_e_servicos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima nona (19ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de dezembro de 2024, qual seja: 1) solicitar a recuperação do calçamento da Vila de Santa Clara, próximo à estação de capitação de água; 2) solicitar a realização da iluminação do campo de Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1874/oficio_390-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-fabio_ambrozio_nascimento_trindade__-_prefeito_-_utilidade_publica.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1874/oficio_390-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-fabio_ambrozio_nascimento_trindade__-_prefeito_-_utilidade_publica.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrozio Nascimento Trindade na décima nona (19ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de dezembro de 2024, qual seja: Indicação nº 061/2024 para que seja declarado de utilidade pública o clube dos desbravadores e aventureiros do Sudeste, clube este ligado à Igreja Adventista._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1875/oficio_391-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-fabio_ambrozio_nascimento_trindade__-_prefeito_-_distrito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1875/oficio_391-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-fabio_ambrozio_nascimento_trindade__-_prefeito_-_distrito.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Fábio Ambrozio Nascimento Trindade na décima nona (19ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de dezembro de 2024, qual seja: Indicação nº 62/2024 para que seja dado início ao processo para tornar Distrito a Vila de Santa Clara e Criciúma, pois estas localidades ainda são zonas rurais._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PASTOR MARIO LUCIO DOS SANTOS</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR MANIFESTA SOLIDARIEDADE A FAMILIA DE JOSÉ MARIA PEREIRA.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1757/13092024_mocao_de_aplausos_para_o_corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1757/13092024_mocao_de_aplausos_para_o_corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao CORPO DE BOMBEIROS MILITAR DO ESTADO DO ESPÍRITO SANTO DO POSTO DE IÚNA/ES, na pessoa de Sargento Ludmila_x000D_
 Leoterio Rodrigues, Cabo Romulo Finotti Capacia, Soldado Marcelo Outra Coutinho e Soldado Leonardo Cardozo da Anunciação e ao colaborador da_x000D_
 Prefeitura Municipal de lbatiba Wilian Dias Soares._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de lbatiba pelo trabalho realizado pelos servidores públicos citados que atenderam a_x000D_
 ocorrência de incêndio florestal na Comunidade de Santa Maria de Cima com competência e dedicação, merecendo o nosso respeito e consideração.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>Leonardo David Alexandrino de Carvalho, Marcus Rodrigo Amorim Florindo</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1758/13092024_mocao_de_pesar_-_noemia_da_silveira_ferreira_-_leonardo_e_marcus_rodrigo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1758/13092024_mocao_de_pesar_-_noemia_da_silveira_ferreira_-_leonardo_e_marcus_rodrigo.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família Silveira Ferreira, pelo falecimento de Noêmia da Silveira Ferreira._x000D_
 _x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de lbatiba aos familiares da Sra. Noêmia da Silveira Ferreira._x000D_
 _x000D_
 Sendo assim, esta Moção de Pesar é uma forma de demonstrar o respeito e o reconhecimento desta Câmara Municipal aos familiares da Sra. Noêmia da_x000D_
 Silveira Ferreira.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1759/13092024_mocao_de_pesar_elizeth_rodrigues_galdino_dos_santos.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1759/13092024_mocao_de_pesar_elizeth_rodrigues_galdino_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família Rodrigues Galdino dos Santos, pelo falecimento de Elizeth Rodrigues Galdino dos Santos._x000D_
 _x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de lbatiba pelo exemplo de cidadã que foi Elizeth Rodrigues Galdino dos Santos._x000D_
 _x000D_
 Sendo assim, esta Moção de Pesar é uma forma de demonstrar o respeito e o reconhecimento desta Câmara Municipal à memória de Elizeth Rodrigues_x000D_
 Galdino dos Santos.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira, Joao Brito Pereira Filho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1760/13092024_mocao_de_pesar_sebastiao_alves.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1760/13092024_mocao_de_pesar_sebastiao_alves.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família Alves, pelo falecimento de Sebastião Alves, mais conhecido como Tatão Picasso._x000D_
 _x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de lbatiba pelo exemplo de cidadão que foi Sebastião Alves._x000D_
 _x000D_
 Sendo assim, esta Moção de Pesar é uma forma de demonstrar o respeito e o reconhecimento desta Câmara Municipal à memória de Sebastião Alves.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1761/13092024_mocao_de_pesar_urbano_leal_pereira.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1761/13092024_mocao_de_pesar_urbano_leal_pereira.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família Leal Pereira, pelo falecimento de Urbano Leal Pereira._x000D_
 _x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de lbatiba pelo exemplo de cidadão que foi Urbano Leal Pereira._x000D_
 _x000D_
 Sendo assim, esta Moção de Pesar é uma forma de demonstrar o respeito e o reconhecimento desta Câmara Municipal à memória de Urbano Leal Pereira.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1762/13092024_mocao_de_pesar_vicente_silveira.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1762/13092024_mocao_de_pesar_vicente_silveira.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família Silveira, pelo falecimento de Vicente Silveira._x000D_
 _x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de lbatiba pelo exemplo de cidadão e Ex-Deputado Estadual que foi Vicente Silveira._x000D_
 _x000D_
 Sendo assim, esta Moção de Pesar é uma forma de demonstrar o respeito e o reconhecimento desta Câmara Municipal à memória de Vicente Silveira.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>João Pedro Carvalho Rocha</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1763/27092024_mocao_de_aplausos_aos_alunos_medalhistas.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1763/27092024_mocao_de_aplausos_aos_alunos_medalhistas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos alunos medalhistas da 18ª Olimpíada Brasileira deMatemática das Escolas Públicas e Privadas (OBMEP 2023), quais sejam:_x000D_
 IFES- INSTITUTO FEDERAL DO ESPÍRITO SANTO- CAMPUS IBATIBA._x000D_
 Alunos: GABRIEL FILIPE SANTOS SILVA (egresso) e THIAGO VINICIUS MOREIRA SILVA (TFLl3A)._x000D_
 Professor: ANDERSON GOMES DA SILVA._x000D_
 ESCOLA ESTADUAL PROFESSORA MARIA TRINDADE DE OLIVEIRA._x000D_
 Alunos: ANNE ISABEL Y ALVES DARÉ, DANIEL LIMA SILVA, ELEN CRISTINA SILVEIRA MORENO, MARIA CLARA OLIVEIRA SANTOS, NICOLAS_x000D_
 TRINDADE MACHADO._x000D_
 Professores: ADRIANO DE PAULA GOUVEIA, ALCIONE AMBROSIO TRINDADE MACHADO, EDILSON MARCOLINO DE SOUZA._x000D_
 EMEF DAVID GOMES Alunos: ARTHUR OLIVEIRA ALCANTARA, AUGUSTO ALCANTARA TRISTÃO, ERYCK ALBERTO DA SILVA COIMBRA, HELLENA RUBIO_x000D_
 CABRAL, JHULLIA GABRYELE GOMES CASTRO, JOAQUIM GABRIEL DUARTE PEREIRA, KAUAN HENDRYL SOUSA DE ASSIS, LAISA BEATRIZ MEDENVAL DE CASTRO, LUIS HENRIQUE HORSTH SANTOS, VINICIUS CAMPOS ALVIM.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1764/27092024_mocao_de_aplausos_time_de_basquete_ifes_de_ibatiba.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1764/27092024_mocao_de_aplausos_time_de_basquete_ifes_de_ibatiba.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao time de basquete do IFES campus lbatiba._x000D_
 _x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de lbatiba ao time de basquete do IFES campus lbatiba pela conquista do campeonato_x000D_
 regional entre equipes da nossa região, merecendo o nosso respeito e consideração.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1765/27092024_mocao_de_aplausos_time_de_futebol_de_santa_maria.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1765/27092024_mocao_de_aplausos_time_de_futebol_de_santa_maria.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao time de futebol de Santa Maria de Cima, na pessoa de seus dirigentes Simão, Roberto e Mateus._x000D_
 _x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de lbatiba ao time de futebol de Santa Maria de Cima pela conquista do Campeonato_x000D_
 Municipal de Futebol, merecendo o nosso respeito e consideração.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1784/oficio_242-2024_-_mocao_de_aplausos_-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura___-_encaminhamento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1784/oficio_242-2024_-_mocao_de_aplausos_-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura___-_encaminhamento.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao CORPO DE BOMBEIROS MILITAR DO ESTADO DO ESPÍRITO SANTO DO POSTO DE IÚNA/ES, na pessoa de Sargento Ludmila Leoterio Rodrigues, Cabo Romulo Finotti Capacia, Soldado Marcelo Dutra Coutinho e Soldado Leonardo Cardozo da Anunciação e ao colaborador da Prefeitura Municipal de Ibatiba Wilian Dias Soares._x000D_
 A presente moção foi proposta pelo Vereador Geilson Dias Tomaz na 13ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 10 de setembro de 2024, e aprovada por todos os Vereadores Presentes._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba pelo trabalho realizado pelos servidores públicos citados que atenderam a ocorrência de incêndio florestal na Comunidade de Santa Maria de Cima com competência e dedicação, merecendo o nosso respeito e consideração.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1789/oficio_271-2024_-_mocao_de_aplausos___-_time_de_basquete_ifes__-__encaminhamento_-_fabio_ambrozio_nascimento_trindade.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1789/oficio_271-2024_-_mocao_de_aplausos___-_time_de_basquete_ifes__-__encaminhamento_-_fabio_ambrozio_nascimento_trindade.docx</t>
   </si>
   <si>
     <t>Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de Aplausos ao time de basquete do IFES campus Ibatiba._x000D_
 A presente moção nº 001/2024 foi proposta pelo Vereador Fábio Ambrózio Nascimento Trindade na 14ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 25 de setembro de 2024, e aprovada por todos os Vereadores Presentes._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba ao time de basquete do IFES campus Ibatiba pela conquista do campeonato regional entre equipes da nossa região, merecendo o nosso respeito e consideração.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1790/oficio4.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1790/oficio4.doc</t>
   </si>
   <si>
     <t>Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de Aplausos ao time de futebol de Santa Maria de Cima, na pessoa de seus dirigentes Simão, Roberto e Mateus._x000D_
 A presente moção nº 002/2024 foi proposta pelo Vereador Fábio Ambrózio Nascimento Trindade na 14ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 25 de setembro de 2024, e aprovada por todos os Vereadores Presentes._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba ao time de futebol de Santa Maria de Cima pela conquista do Campeonato Municipal de Futebol, merecendo o nosso respeito e consideração.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1858/mocao_de_pesar_n_381.2024_nilton_augusto_nascimento.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1858/mocao_de_pesar_n_381.2024_nilton_augusto_nascimento.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família Augusto do Nascimento, pelo falecimento de Nilton Augusto do Nascimento.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1859/mocao_de_pesar_n382.2024_divino_izidorio_pereira.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1859/mocao_de_pesar_n382.2024_divino_izidorio_pereira.pdf</t>
   </si>
   <si>
     <t>Mocão de pesar à Família Izidorio Pereira, pelo falecimento de Divino Izidorio Pereira.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1860/mocao_de_pesar_n_383.2024_delminda_ana_de_sousa.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1860/mocao_de_pesar_n_383.2024_delminda_ana_de_sousa.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à família de Delminda Ana de Sousa.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1861/mocao_de_pesar_n_384.2024_honides_jose_campos.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1861/mocao_de_pesar_n_384.2024_honides_jose_campos.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família José Campos, pelo falecimento de Honides José Campos.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1862/mocao_de_pesar_n_385.2024_crispina_maria_sobrinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1862/mocao_de_pesar_n_385.2024_crispina_maria_sobrinho.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família Sobrinho, pelo falecimento de Crispina Maria Sobrinho.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1863/mocao_de_pesar_n_386.2024_maria_dos_santos_amaral.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1863/mocao_de_pesar_n_386.2024_maria_dos_santos_amaral.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à Família Santos Amaral, pelo falecimento de Maria dos Santos Amaral, conhecida como Dona Santa.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1532/leg72024-202403221348255301311_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1532/leg72024-202403221348255301311_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação temporária de cargos e autorização para contratação de pessoal para atender as necessidades de excepcional interesse público da secretaria municipal de saúde e dá outras providências."</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1539/leg92024-202403221612407641311.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1539/leg92024-202403221612407641311.pdf</t>
   </si>
   <si>
     <t>Revoga A Alínea "G" Do Inciso I Do Artigo 2° E Acrescenta Parágrafo Único Ao Art. 12 Da Lei Complementar Nº 243/2022 Que Dispõe Sobre Parceria Do Município Com Pessoas Jurídicas De Direito Privado, Qualificadas Como Organização Social, Por Meio De Contrato De Gestão E Dá Outras Providências ".</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>Luciano Miranda Salgado</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1541/projeto_altera_o_art._1_da_lc_49.2011.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1541/projeto_altera_o_art._1_da_lc_49.2011.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI – “Altera O Art. 1º Da Lei Complementar Nº 49/2011. ”</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1543/3_-_projeto_de_le.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1543/3_-_projeto_de_le.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1791/leg142024-202410171522002487095l4e31311.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1791/leg142024-202410171522002487095l4e31311.pdf</t>
   </si>
   <si>
     <t>REVOGA O § 2º DO ARTIGO 93, DA SEÇÃO V, DA LEI COMPLEMENTAR Nº 38 DE 2009 (ESTATUTO DOS SERVIDORES PÚBLICOS DE IBATIBA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1533/leg162024-202403221356330935311.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1533/leg162024-202403221356330935311.pdf</t>
   </si>
   <si>
     <t>" Autoriza O Poder Executivo Municipal A Efetuar O Pagamento Completivo Do Piso Salarial Profissional Nacional (PSPN) Do Magistério Público Da Educação Básica - Ano 2024, Na Forma Que Especifica".</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>"Altera O Artigo 3°, Da Lei Municipal N°1.038/2023, Que Institui O Vale Alimentação Aos Servidores Públicos Municipais Do Poder Executivo Municipal E Dá Outras Providências".</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>"Autoriza O Poder Executivo Municipal Conceder Bonificação Aos Agentes Comunitários De Saúde ( ACS) E Agentes De Combate Ás Endemias (ACE), Participantes  Do Programa Mais Saúde Com Agente, E Dá Outras Providências".</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1536/leg192024-202403221505570612311.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1536/leg192024-202403221505570612311.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre A Estrutura E O Funcionamento Do Conselho Tutelar De Ibatiba/ES E Dá Outras Providências".</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1537/leg202024-202403221516005614311.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1537/leg202024-202403221516005614311.pdf</t>
   </si>
   <si>
     <t>" Estabelece Atribuições Dos Cargos De Assessor De Tecnologia De Informação (TI) - CC IV, E Coordenador De Transparência - CC V, Criados Pela Lei Complementar Municipal De Nº 289/2024, E Dá Outras Providências".</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1538/leg82024-202403221520482175311.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1538/leg82024-202403221520482175311.pdf</t>
   </si>
   <si>
     <t>cria O Programa Esporte E Lazer Para O Futuro E Dá Outras Providências".</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de premiação na Feira Verde 2024 - 10ª Edição e dá outras providências."</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1542/projeto_pagamento_completivo_do_pspm.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1542/projeto_pagamento_completivo_do_pspm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI – “Autoriza o Poder Executivo Municipal a efetuar o pagamento completivo do Piso Salarial Profissional Nacional (PSPN) do Magistério Público Da Educação Básica – ano 2024, na forma que especifica. ”</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1545/plo_25-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1545/plo_25-2024.pdf</t>
   </si>
   <si>
     <t>DESTINA ÁREA PARA USO PÚBLICO COM CARÁTER EDUCACIONAL PARA UNIDADES DE ENSINO DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1546/plo_26-2024_060411.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1546/plo_26-2024_060411.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da afixação de cartazes com QR code para o acesso ao aplicativo "Infância Segura" nas unidades de saúde, escolas públicas, órgãos públicos ligados à saúde, educação, assistência social, e todos locais públicos de grande circulação, no Município de Ibatiba.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1547/plo_27-2024_060417.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1547/plo_27-2024_060417.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA E CIENTÍFICA COM A FUNDAÇÃO DE ASSISTÊNCIA E EDUCAÇÃO - FAESA, ASSOCIAÇÃO EDUCACIONAL DE VITÓRIA - AEV E UNIÃO CAPIXABA DE ENSINO - UNICAPE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1548/plo_28-2024_060459.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1548/plo_28-2024_060459.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FORMALIZAR SUA ADESÃO ÀS REGRAS PARA IMPLANTAÇÃO DE NOVO CURSO DE MEDICINA COM A FUNDAÇÃO DE ASSISTÊNCIA E EDUCAÇÃO - FAESA E UNIÃO CAPIXABA DE ENSINO- UNICAPE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1555/plo_29-2024_premiacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1555/plo_29-2024_premiacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REALIZAÇÃO DE PREMIAÇÃO PARA O CONCURSO MUNICIPAL DE QUALIDADE DE CAFÉ ARÁBICA DE IBATIBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1554/plo_30-2024_reserva_vagas.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1554/plo_30-2024_reserva_vagas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS EM CONCURSO PÚBLICO E PROCESSO SELETIVO PARA PESSOA NEGRA, PARDA E INDÍGENA NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1549/plo_031-2024_pessoal.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1549/plo_031-2024_pessoal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO TEMPORÁRIA DE CARGOS E AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL PARA ATENDER AS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO DA ADMINISTRAÇÃO NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1550/plo_032-2024_premiacoes.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1550/plo_032-2024_premiacoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE PREMIAÇÕES EM CONCURSOS DE MARCHAS E CONCURSOS LEITEIROS DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1551/plo_033-2024_agenda.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1551/plo_033-2024_agenda.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DIVULGAÇÃO E A PUBLICAÇÃO DA AGENDA DE COMPROMISSOS PÚBLICOS DE AGENTE PÚBLICO DO EXECUTIVO MUNICIPAL NO PORTAL DA PREFEITURA.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1849/plo_43-2024_ppa_2022-2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1849/plo_43-2024_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO PLANO PLURIANUAL DE 2022-2025</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1850/plo_44-2024_ldo_2025.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1850/plo_44-2024_ldo_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXOS DE METAS FISCAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1851/plo_45-2024_loa.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1851/plo_45-2024_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBATIBA PARA O EXERCÍCIO FINANCEIRO DE 2025</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_46-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_46-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE IBATIBA</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1847/pl_47-2024_abono.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1847/pl_47-2024_abono.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE ABONO AOS SERVIDORES DA EDUCAÇÃO DO MUNICÍPIO DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1852/pl_48-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1852/pl_48-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL._x000D_
 FICA DENOMINADA DE RUA GENULFO CORRÊA DE CARVALHO, NO BAIRRO NOVO HORIZONTE, IBATIBA/ES.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1853/pl_49-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1853/pl_49-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL._x000D_
 FICA DENOMINADA DE RUA NELSON DE FREITAS, NO BAIRRO NOVO HORIZONTE, IBATIBA/ES.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1854/pl_50-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1854/pl_50-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL._x000D_
 FICA DENOMINADA DE RUA ROSA ALMEIDA DE MIRANDA, NO BAIRRO NOVO HORIZONTE, IBATIBA/ES.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1855/pl_51-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1855/pl_51-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL._x000D_
 FICA DENOMINADA DE RUA IZÍDIA MACHADO DE SOUZA, NO BAIRRO NOVO HORIZONTE, IBATIBA/ES.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1856/pl_52-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1856/pl_52-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL._x000D_
 FICA DENOMINADA DE RUA LUÍZA AURELIANA DE ALMEIDA, NO BAIRRO NOVO HORIZONTE, IBATIBA/ES.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1878/projeto_de_lei_53-2024_residuos_solidosassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1878/projeto_de_lei_53-2024_residuos_solidosassinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE A COBRANÇA DOS SERVIÇOS PÚBLICOS DE MANEJO DE RESÍDUOS SÓLIDOS URBANOS (SMRSU) NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1552/res_01-2024_regimento.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1552/res_01-2024_regimento.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 84 (CAPUT), DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IBATIBA - RESOLUÇÃO Nº 05/2022 - PARA DISPOR SOBRE A ALTERAÇÃO DO HORÁRIO E OS DIAS DE REALIZAÇÃO DAS SESSÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1879/projeto_de_resolucao_05.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1879/projeto_de_resolucao_05.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Resolução nº 03/2012 para inclusão do banco BANCO COOPERATIVO SICREDI S.A.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1564/of_77.2024_-emiliane_ribeiro_lazaro_-_mocao_de_pesar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1564/of_77.2024_-emiliane_ribeiro_lazaro_-_mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Sua ausência deixa desolados seus familiares, amigos e conhecidos, nos deixando como exemplo seu modelo de vida enquanto cidadão de bem que_x000D_
 marcou a história da região._x000D_
 Aos seus familiares, nossas sinceras condolências reiterando que estes Vereadores não poderiam deixar de se expressar ao seu pesar ._x000D_
 Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força_x000D_
 da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas .</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1568/of_75.2024_-_joao_brito_pereira_filho_-_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1568/of_75.2024_-_joao_brito_pereira_filho_-_jango.pdf</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providencias:_x000D_
 - Indica ao Poder Executivo que tome providencias acerca da vala de esgoto que se encontra aberta no calçamento na localidade da rua d o cemitério_x000D_
 proximidades a casa da Jaquelane. Os moradores reclamam do mal cheiro e dos perigos decorrentes, os mesmos informam que a situação já vem há meses e nenhuma providencia foi tomada._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Exª. os nossos protestos de elevada e _x000D_
 distinta consideração.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1570/ivanito_barbosa_de_oliveira_of_76-2024_-_requerimento.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1570/ivanito_barbosa_de_oliveira_of_76-2024_-_requerimento.pdf</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providencias:_x000D_
 - Requer informações sobre os gastos com medicamentos pela secretaria de saúde no período de janeiro a 2023 a maio de 2024, assim como a comprovação através de cópias de documentos fiscais._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Exª. os nossos protestos de elevada e distinta consideração.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1571/ivanito_barbosa_de_oliveira_of_78-2024_-_requerimento.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1571/ivanito_barbosa_de_oliveira_of_78-2024_-_requerimento.pdf</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providencias:_x000D_
 - Requer informações sobre os gastos com medicamentos pela secretaria de saúde no período de janeiro a 2023 a maio de 2024, assim como a comprovação através de cópias de documentos fiscais._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Exª. os nossos protestos de elevada e _x000D_
 distinta consideração.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1584/requerimento_de_informacoes_ao_setor_de_recursos_humanos.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1584/requerimento_de_informacoes_ao_setor_de_recursos_humanos.pdf</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador, venho respeitosamente à presença de Vossa Excelência, requerer que, após apreciação _x000D_
 plenária, sejam requisitadas informações do setor de Recursos Hu manos (RH) da Prefeitura Municipal de Ibatiba, referentes ao período desde janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_de_informacoes_ao_setor_de_rh_da_pmi_-_fabio_ambrozio_nascimento_trindade_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_de_informacoes_ao_setor_de_rh_da_pmi_-_fabio_ambrozio_nascimento_trindade_1.pdf</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador, venho respeitosamente à presença de Vossa Excelência, requerer que, após apreciação _x000D_
 plenária, sejam requisitadas informações do setor de Recursos Humanos (RH) da Prefeitura Municipal de Ibatiba, referentes ao período desde janeiro de 20 17 até a presente data.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_camara_municipal_003_-_ibatiba-_imoveis_locados_pela_municipalidade.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_camara_municipal_003_-_ibatiba-_imoveis_locados_pela_municipalidade.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador, venho respeitosamente à presença de Vossa Excelência, requerer que, após apreciação plenária, sejam requisitadas informações à Secretaria de Administração Municipal de Ibatiba/ES, sobre todos os Imóveis locados pela municipalidade, a partir de janeiro de 2021:_x000D_
 1.	Relação de imóveis locados pelo município, com os devidos processos licitatórios e copias dos contratos e empenhos;_x000D_
 Estas informações são fundamentais para garantir a transparência e eficiência na gestão dos recursos públicos destinados à municipalidade.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_004_-_ibatiba-_informacoes_ambulancias..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_004_-_ibatiba-_informacoes_ambulancias..docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador, venho respeitosamente à presença de Vossa Excelência, requerer que, após apreciação plenária, sejam requisitadas informações à Secretaria Municipal de Saúde de Ibatiba/ES, sobre as ambulâncias do município, bem como as locadas, referentes ao período a partir do ano de 2021:_x000D_
 1.	Quantidade de ambulâncias de propriedade do município, condições em que se encontram e onde podem ser encontradas;_x000D_
 2.	Quantidade de ambulâncias locadas, cópia dos processos licitatórios, copias dos contratos e empenhos;_x000D_
 Estas informações são fundamentais para garantir a transparência e eficiência na gestão dos recursos públicos destinados à saúde no município.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_camara_municipal_005_-_ibatiba-_informacoes_hospital_municipal..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_camara_municipal_005_-_ibatiba-_informacoes_hospital_municipal..docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador, venho respeitosamente à presença de Vossa Excelência, requerer que, após apreciação plenária, sejam requisitadas informações à Secretaria Municipal de Saúde de Ibatiba/ES, sobre os seguintes pontos, referentes ao período a partir do ano de 2022:_x000D_
 1.	Número de cirurgias realizadas, classificadas por complexidade (baixa, média e alta);_x000D_
 2.	Data de realização de cada procedimento;_x000D_
 3.	Valor pago por cada cirurgia;_x000D_
 4.	Identificação do profissional que realizou cada procedimento;_x000D_
 5.	Em caso de empresa terceirizada, solicito cópia do contrato e dados dos empenhos;_x000D_
 6.	Número de internações no Hospital Municipal;_x000D_
 7.	Número de refeições destinadas a esses pacientes e sua origem._x000D_
 Estas informações são fundamentais para garantir a transparência e eficiência na gestão dos recursos públicos destinados à saúde no município.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1589/requerimento_006_-_ibatiba-_veiculos_locados_pela_municipalidade.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1589/requerimento_006_-_ibatiba-_veiculos_locados_pela_municipalidade.docx</t>
   </si>
   <si>
     <t>Eu, FÁBIO AMBROZIO NASCIMENTO TRINDADE, vereador, venho respeitosamente à presença de Vossa Excelência, requerer que, após apreciação plenária, sejam requisitadas informações à Secretaria de Administração Municipal de Ibatiba/ES, sobre todos os veículos, inclusive caminhões, ônibus, vans, motocicletas e máquinas, locados pela municipalidade, a partir de janeiro de 2021:_x000D_
 Relação de veículos locados pelo município, com os devidos processos licitatórios e copias dos contratos e empenhos;_x000D_
 Estas informações são fundamentais para garantir a transparência e eficiência na gestão dos recursos públicos destinados à municipalidade.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1597/mocao_de_pesar_-_jose_maria_pereira_-_fabio_ambrozio_nascimento_trindade..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1597/mocao_de_pesar_-_jose_maria_pereira_-_fabio_ambrozio_nascimento_trindade..docx</t>
   </si>
   <si>
     <t>Vereador Fábio Ambrózio Nascimento Trindade, com assento neste Legislativo Municipal, vem respeitosamente, manifestar sua solidariedade e encaminhar o presente VOTO DE PESAR à família de José Maria Pereira._x000D_
 _x000D_
 Sua ausência deixa desolados seus familiares, amigos e conhecidos, nos deixando como exemplo seu modelo de vida enquanto cidadão de bem e pelos serviços prestados como professor e coordenador aposentado do Município de Ibatiba/ES._x000D_
 _x000D_
 Aos seus familiares, nossas sinceras condolências reiterando que este Vereador não poderia deixar de se expressar o seu pesar. Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1598/oficio_45.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1598/oficio_45.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 _x000D_
 - Seja realizada a prestação de contas de quanto foi gasto com o transporte escolar no período de janeiro do ano de 2023 até a presente data._x000D_
 _x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1599/oficio_46.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1599/oficio_46.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 _x000D_
 - Seja realizada a prestação de contas de quanto foi gasto com o transporte da saúde no período de janeiro do ano de 2023 até a presente data._x000D_
 _x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1600/oficio_47.2024_-_mocao_de_aplausos_-_mario_lucio_dos_santos__-_roberto_luiz_chaves..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1600/oficio_47.2024_-_mocao_de_aplausos_-_mario_lucio_dos_santos__-_roberto_luiz_chaves..docx</t>
   </si>
   <si>
     <t>Vereador Roberto Luiz Chaves, com assento neste Legislativo Municipal, vem respeitosamente, manifestar e encaminhar a presente MOÇÃO DE APLAUSOS ao Pastor Mário Lúcio dos Santos, presidente da Assembleia de Deus em Ibatiba/ES, Ministério Floresta. _x000D_
 A presente Moção de Aplausos se dá em decorrência do Dia do Pastor, que é celebrado anualmente no Brasil no segundo domingo do mês de junho._x000D_
 O Pastor Mário Lúcio tem se destacado na condução do Ministério Floresta e, sem dúvidas, é um exemplo de liderança cristã na cidade de Ibatiba/ES._x000D_
 Em nome do pastor Mário Lúcio estendo a citada moção a todos pastores de Ibatiba e região. _x000D_
 Destaco, para meditação, o seguinte texto bíblico:_x000D_
 Salmos 121:5_x000D_
 “O Senhor é quem te guarda; o Senhor é a tua sombra à tua direita”.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1632/oficio_96-2024_-_encaminhamento_-__requerimento_verbal__-__marcus_rodrigo_amorim_florindo_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1632/oficio_96-2024_-_encaminhamento_-__requerimento_verbal__-__marcus_rodrigo_amorim_florindo_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Marcus Rodrigo Amorim Florindo na nona sessão ordinária da quarta sessão legislativa da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, indicação para que a escadaria do bairro Ipê seja reformada e que seja colocado lustre._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1634/oficio_99-2024_-_encaminhamento_-__requerimento_verbal-_fabio_ambrozio_nascimento_trindade_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1634/oficio_99-2024_-_encaminhamento_-__requerimento_verbal-_fabio_ambrozio_nascimento_trindade_-__exmo._sr._prefeito_municipal-__novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, requerimento verbal feita pelo vereador Fabio Ambrozio Nascimento Trindade na nona sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 10 de junho de 2024, qual seja, para que haja esclarecimento se pode ou não a afixação de adesivo político-partidário colocado no notebook do vereador JOÃO PEDRO CARVALHO ROCHA. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1677/requerimento_07-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1677/requerimento_07-2024.pdf</t>
   </si>
   <si>
     <t>Requere que, após apreciação plenária, sejam requisitadas informações à Secretaria Municipal de Educação de Ibatiba/ES sobre a composição e vigência dos Conselhos Municipal de Educação, bem como dos Conselhos de Escola de cada unidade municipal, a partir de janeiro de 2017._x000D_
 Estas informações são fundamentais para garantir a transparência e fiscalização das atividades escolares.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1678/requerimento_08-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1678/requerimento_08-2024.pdf</t>
   </si>
   <si>
     <t>Requer que, após apreciação plenária, sejam requisitadas informações à Secretaria Municipal de Educação de Ibatiba/ES sobre a aquisição de equipamentos para uso nas atividades com alunos do AEE (Atendimento Educacional Especializado), bem como os valores gastos com cada unidade municipal, a partir de janeiro de 2017._x000D_
 Estas informações são fundamentais para garantir a transparência e fiscalização das atividades escolares.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1684/oficio_166.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1684/oficio_166.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
   </si>
   <si>
     <t>Exmo (a). Sr (a). Secretário (a),_x000D_
 _x000D_
 Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Solicito um relatório estatístico sobre a quantidade de crianças, adolescentes e adultos diagnosticados com TEA - Transtorno do Espectro Autista, TDAH - Transtorno de Déficit de Atenção e Hiperatividade, ou outros transtornos do desenvolvimento. Tal relatório pode ser obtido através da Secretaria de Saúde conforme os registros das equipes de saúde em exercício no município._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1685/oficio_168.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1685/oficio_168.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal,_x000D_
 _x000D_
 Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Solicitar a identificação de todos os veículos automotores locados pela prefeitura municipal de Ibatiba/ES, com a escrita: locado pela prefeitura de Ibatiba/ES._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração_x000D_
 _x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>Marcus Rodrigo Amorim Florindo, Fabinho, Geilson de Santa Clara, Ivanito Barbosa de Oliveira, Joao Brito Pereira Filho, Roberto Luiz Chaves, Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1687/oficio_170.2024_-__silvio_fabio_roberto_geilson_ivanito_marcus_e_joao_brito__-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1687/oficio_170.2024_-__silvio_fabio_roberto_geilson_ivanito_marcus_e_joao_brito__-_requerimento.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Solicitar para que seja informado o quanto foi gasto com publicidade e propagada institucional nos últimos 04 (quatro) anos._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração_x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1688/oficio_184.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1688/oficio_184.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Solicitar justificativa de o porquê o Posto de Saúde da Comunidade de Santa Maria de Cima tem mais de 03 (três) anos que está fechado. _x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1689/oficio_189.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1689/oficio_189.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Observado o resultado de Perícia Técnica realizada pela empresa REVELAGOV, que objetivou Relatório Detalhado sobre análise do Sistema Único de Saúde (SUS) do Município de Ibatiba, bem como a análise de inconsistências e indícios de irregularidades nas demais pastas do Poder Executivo, de análise da perícia supra, ficaram constadas possíveis irregularidades e inconsistências no que se referem aos gastos vinculados ao Sistema Único de Saúde-SUS, motivo pelo qual, REQUEIRO de Vossa Excelência, justificativa fundamentada bem como cópia de todos os pagamentos e empenhos vinculados às despesas abaixo descritas:</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1690/oficio_190.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1690/oficio_190.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 _x000D_
 Observado o resultado de Perícia Técnica realizada pela empresa REVELAGOV, que objetivou Relatório Detalhado sobre análise do Sistema Único de Saúde (SUS) do Município de Ibatiba, bem como a análise de inconsistências e indícios de irregularidades nas demais pastas do Poder Executivo, de análise da perícia supra, ficaram constadas um aumento considerável nos gastos com o Consórcio CIM PEDRA AZUL.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1695/oficio_191-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__meio_ambiente.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1695/oficio_191-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__meio_ambiente.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024, qual seja: Solicitação para que a Secretaria de Meio Ambiente faça a limpeza do rio em Santa Clara até a propriedade do Valdécio Pequeno._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1696/oficio_192-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1696/oficio_192-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__prefeito.docx</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1697/oficio_193-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1697/oficio_193-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024, qual seja: Solicitar para seja realizado o calçamento na rua lateral da igreja Tabernáculo, bem como a rua antes da Vila do Damazinho, rua próximo ao caldeirão e ao Roberto, em Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1698/oficio_194-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-leonardo_alexandrino-__prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1698/oficio_194-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-leonardo_alexandrino-__prefeito.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Leonardo David Alexandrino de Carvalho na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024, qual seja: Reiterar a indicação verbal de OFÍCIO.SEC.LEG. nº 174/2024, para que conste no orçamento do município para o próximo ano uma reserva de dotação orçamentária no valor de R$ 50.000,00 (cinquenta mil reais) com destinação a premiação dos campeões municipais de futebol do município de Ibatiba/ES, titulares e aspirantes._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1699/oficio_195-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__interior_e_transportes.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1699/oficio_195-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__interior_e_transportes.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024, qual seja: Solicitar aplicação de REVSOL nas seguintes localidades: serra da cabeceira de Santa Clara, subindo para a propriedade do Cansado, no Alto dos Almeidas, na Comunidade do Paraíso._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1700/oficio_196-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1700/oficio_196-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024, qual seja: Solicitar que seja realizado calçamento na rua do Bairro da Chácara do Alvarino ao invés de aplicação de saibro. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1701/oficio_197-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__interior_e_transportes.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1701/oficio_197-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__interior_e_transportes.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024, qual seja: Solicitar seja resolvido um problema de um bueiro próximo à casa do Sr. Itamar, no Córrego do Perdido._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1702/oficio_198-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1702/oficio_198-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024, qual seja: Solicitar para que seja feita uma caixa de esgoto na comunidade dos Borges._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1703/oficio_199-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1703/oficio_199-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-_prefeito.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Ivanito Barbosa de Oliveira na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024 a saber: Seja colocado um poste e transformador na Comunidade de São José do Miriti, próximo a chácara 3G._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1704/oficio_200-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_roberto_luiz_chaves_-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1704/oficio_200-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_roberto_luiz_chaves_-_prefeito.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024 qual seja: Que a empresa contratada para fazer as obras a margem da Avenida Afonso Cláudio conclua tais obras, pois estas estão paradas._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1705/oficio_201-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_joao_brito_pereira_filho_-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1705/oficio_201-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_joao_brito_pereira_filho_-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador João Brito Pereira Filho na décima segunda (12ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 26 de agosto de 2024, qual seja: Solicitar a Secretaria de Obras para averiguar a situação da falta de água nas comunidades de Criciúma e Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1706/oficio_171-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1706/oficio_171-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: solicitação para que o Poder Executivo possa fazer manutenção e reparos nas pontes das zonas rurais, pois a economia local gira em torno da cafeicultura._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1707/oficio_172-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__interior_e_transportes.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1707/oficio_172-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__interior_e_transportes.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: solicitar aplicação de REVSOL na comunidade de São Brás, depois do posto fiscal próximo a Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1708/oficio_173-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1708/oficio_173-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Geilson Dias Tomaz na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: 1) Solicitação para que possa ser feito o calçamento na lateral da Igreja Tabernáculo do Pr. Leonardo, em Santa Clara; 2) seja terminado o calçamento próximo à Vila do Damazinho e de todas as ruas de Santa Clara._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1709/oficio_174-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-leonardo_alexandrino-__prefeito_novo_modelo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1709/oficio_174-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-leonardo_alexandrino-__prefeito_novo_modelo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Leonardo David Alexandrino de Carvalho na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: solicitação para que conste no orçamento do município para o próximo ano uma reserva de dotação orçamentária no valor de R$ 50.000,00 (cinquenta mil reais) com destinação a premiação dos campeões municipais de futebol do município de Ibatiba/ES, titulares e aspirantes, independente de quem venha a ser o próximo prefeito._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1710/oficio_175-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves_-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1710/oficio_175-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves_-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: 1) Colocação de uma lombada na Rua Manoel da Silveira, Bairro Novo Horizonte, pois os veículos trafegam em alta velocidade, o que pode ocorrer acidentes neste local, bem como seja colocada uma lixeira no citado local; 2) Revitalização do calçamento do Bairro Floresta 1, Rua Ceciliano Dias de Carvalho; 3) Seja realizada a dragagem do Rio Pardo do pro morar II até a ponte da pitanga._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1711/oficio_176-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__interior_e_transportes.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1711/oficio_176-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__interior_e_transportes.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: Colocação de REVSOL da BR 262 até os “Canhotos Mineiros”, bem como seja aplicado REVSOL da BR 262 em Alto Inês até a localidade dos “Mineiros”._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1712/oficio_177-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__dnit.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1712/oficio_177-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__dnit.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: Indicação ao DNIT para que coloque uma lombada eletrônica na altitude máxima na entrada do Imbiruçu, BR 262, pois é um trecho perigoso e já houve acidentes com vítimas fatais._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1713/oficio_178-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__cesan.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1713/oficio_178-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__cesan.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Responsável pela Companhia Espírito-Santense de Saneamento (Cesan) em Ibatiba/ES_x000D_
 _x000D_
 Venho por meio deste, encaminhar a Vossa Excelência, o requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: Redução da taxa de esgoto pela CESAN, que seja feito um cronograma de acordo com cada bairro e cada família._x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1714/oficio_179-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-ivanito-__interior_e_transportes.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1714/oficio_179-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-ivanito-__interior_e_transportes.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, os requerimentos verbais feitos pelo vereador Ivanito Barbosa de Oliveira na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: 1) Solicitar a aplicação de REVSOL na comunidade do Paraíso e Perdido próximo ao Eliel, subindo para a propriedade dos Paula e entrada do Imbiruçu; 2) Solicitar ao Secretário Fábio que resolva o problema do bueiro em frente à Casa do Sr. Itamar em Santa Maria de baixo, pois quando chove a água desce para a casa do citado morador. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1715/oficio_180-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_ivanito_barbosa_de_oliveira__-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1715/oficio_180-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_ivanito_barbosa_de_oliveira__-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, encaminhar a Vossa Excelência, os requerimentos verbais feitos pelo vereador Ivanito Barbosa de Oliveira na décima primeira sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 12 de agosto de 2024, qual seja: 1) Colocação de uma lixeira na entrada do Imbiruçu e uma lixeira em frente à Igreja Assembleia de Deus na Comunidade próximo ao Sr. Manoel Custódio; 2) Seja pintado as faixas no centro da Cidade. _x000D_
 Sem mais para o momento,</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1735/mocao_de_aplausos__-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura_-__geilson_dias_tomaz.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1735/mocao_de_aplausos__-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura_-__geilson_dias_tomaz.docx</t>
   </si>
   <si>
     <t>Vereador Geilson Dias Tomaz, com assento neste Legislativo Municipal, vem respeitosamente, encaminhar a presente MOÇÃO DE APLAUSOS PARA O CORPO DE BOMBEIROS MILITAR DO ESTADO DO ESPÍRITO SANTO DO POSTO DE IÚNA/ES e ao COLABORADOR DA PREFEITURA MUNICIPAL DE IBATIBA WILIAN DIAS SOARES, como forma de reconhecimento pelo relevante serviço prestado em uma ocorrência de incêndio florestal na Comunidade de Santa Maria de Cima, conforme registro a seguir.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1736/oficio_-_207.2024_-_joao_brito_pereira_filho_jango_-__placas_de_sinalizacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1736/oficio_-_207.2024_-_joao_brito_pereira_filho_jango_-__placas_de_sinalizacao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Seja colocado placas de sinalização nas entradas das Comunidades Rurais de Vista Alegre, Córrego do Resgate, Córrego do Pontal e Córrego Santa Isabel, Córrego da Neblina, bem como seja colocado sinalização em todos os bairros do município.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1737/oficio_-_208.2024_-_joao_brito_pereira_filho_jango_-_saibramento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1737/oficio_-_208.2024_-_joao_brito_pereira_filho_jango_-_saibramento.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Realizar o saibramento no Córrego de Santa Maria, próximo a propriedade do Cici Candinho, pois quando chove, os veículos ficam atolados e necessitam do auxílio de um trator._x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1738/oficio_242-2024_-_mocao_de_aplausos_-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura___-_encaminhamento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1738/oficio_242-2024_-_mocao_de_aplausos_-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura___-_encaminhamento.docx</t>
   </si>
   <si>
     <t>AO CORPO DE BOMBEIROS MILITAR DO ESTADO DO ESPÍRITO SANTO DO POSTO DE IÚNA/ES e ao COLABORADOR DA PREFEITURA MUNICIPAL DE IBATIBA WILIAN DIAS SOARES</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1748/oficio_-_245.2024_-_joao_brito_pereira_filho_jango_-.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1748/oficio_-_245.2024_-_joao_brito_pereira_filho_jango_-.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar ao Gabinete do Exmº. Sr. Prefeito Municipal apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Solicitar calçamento na saída de criciúma, atrás do cemitério, na estrada mestre, no bairro novo morada nova, pois ali há vários moradores idosos que estão com dificuldades de locomoção. _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1749/oficio_246.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1749/oficio_246.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Solicitar seja oficiado à Polícia Federal, Polícia Militar, Polícia Civil e para Secretaria de Segurança Pública a fim de que seja realizado policiamento no dia 06 de outubro de 2024 (Dia das eleições) na cidade de Ibatiba/ES._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1750/oficio_271-2024_-_mocao_de_aplausos___-_time_de_basquete_ifes__-__encaminhamento_-_fabio_ambrozio_nascimento_trindade.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1750/oficio_271-2024_-_mocao_de_aplausos___-_time_de_basquete_ifes__-__encaminhamento_-_fabio_ambrozio_nascimento_trindade.docx</t>
   </si>
   <si>
     <t>Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de Aplausos ao time de basquete do IFES campus Ibatiba._x000D_
 A presente moção nº 001/2024 foi proposta pelo Vereador Fábio Ambrózio Nascimento Trindade na 14ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 25 de setembro de 2024, e aprovada por todos os Vereadores Presentes.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1751/oficio_273-2024_-_mocao_de_aplausos___-__medalhistas_obmep_2023_-_encaminhamento_-_joao_pedro_carvalho_rocha.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1751/oficio_273-2024_-_mocao_de_aplausos___-__medalhistas_obmep_2023_-_encaminhamento_-_joao_pedro_carvalho_rocha.docx</t>
   </si>
   <si>
     <t>AOS ALUNOS MEDALHISTAS DA 18ª OLIMPÍADA BRASILEIRA DE MATEMÁTICA DAS ESCOLAS PÚBLICAS E PRIVADAS (OBMEP 2023)_x000D_
 _x000D_
 Assunto: Apresentação de Moção de Aplausos_x000D_
 _x000D_
 Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de Aplausos aos alunos medalhistas da 18ª Olimpíada Brasileira de Matemática das Escolas Públicas e Privadas (OBMEP 2023), quais sejam:</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1752/oficio_237-2024_-_mocao_de_pesar_-_noemia_da_silveira_ferreira_-_encaminhamento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1752/oficio_237-2024_-_mocao_de_pesar_-_noemia_da_silveira_ferreira_-_encaminhamento.docx</t>
   </si>
   <si>
     <t>Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de pesar à Família Silveira Ferreira, pelo falecimento de Noêmia da Silveira Ferreira._x000D_
 A presente moção foi proposta pelos Vereadores Leonardo David Alexandrino de Carvalho e Marcus Rodrigo Amorim Florindo na 13ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 10 de setembro de 2024, e aprovada por todos os Vereadores Presentes._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba pelo exemplo de cidadã que foi Noêmia da Silveira Ferreira.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1753/oficio_238-2024_-_mocao_de_pesar__elizeth_rodrigues_galdino_dos_santos_-__encaminhamento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1753/oficio_238-2024_-_mocao_de_pesar__elizeth_rodrigues_galdino_dos_santos_-__encaminhamento.docx</t>
   </si>
   <si>
     <t>Assunto: Moção de Pesar _x000D_
 _x000D_
 Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de pesar à Família Rodrigues Galdino dos Santos, pelo falecimento de Elizeth Rodrigues Galdino dos Santos._x000D_
 A presente moção foi proposta por este Vereador que esta subscreve na 13ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 10 de setembro de 2024, e aprovada por todos os Vereadores Presentes._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba pelo exemplo de cidadã que foi Elizeth Rodrigues Galdino dos Santos.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1754/oficio_239-2024_-_mocao_de_pesar_-vicente_silveira_-_encaminhamento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1754/oficio_239-2024_-_mocao_de_pesar_-vicente_silveira_-_encaminhamento.docx</t>
   </si>
   <si>
     <t>Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de pesar à Família Silveira, pelo falecimento de Vicente Silveira._x000D_
 _x000D_
 A presente moção foi proposta pelos Vereadores Leonardo David Alexandrino de Carvalho e Marcus Rodrigo Amorim Florindo na 13ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 10 de setembro de 2024, e aprovada por todos os Vereadores Presentes._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba pelo exemplo de cidadã que foi Noêmia da Silveira Ferreira.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1755/oficio_240-2024_-_mocao_de_pesar_-_sebastiao_alves_-_encaminhamento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1755/oficio_240-2024_-_mocao_de_pesar_-_sebastiao_alves_-_encaminhamento.docx</t>
   </si>
   <si>
     <t>Assunto: Moção de Pesar _x000D_
 Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de pesar à Família Alves, pelo falecimento de Sebastião Alves, mais conhecido como Tatão Picasso._x000D_
 A presente moção foi proposta pelos Vereadores João Brito Pereira Filho e Ivanito Barbosa de Oliveira na 13ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 10 de setembro de 2024, e aprovada por todos os Vereadores Presentes._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba pelo exemplo de cidadão que foi Sebastião Alves.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1756/oficio_241-2024_-_mocao_de_pesar_-__urbano_leal_pereira_-_encaminhamento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1756/oficio_241-2024_-_mocao_de_pesar_-__urbano_leal_pereira_-_encaminhamento.docx</t>
   </si>
   <si>
     <t>Assunto: Moção de Pesar _x000D_
 Cumprimentando-o, servimo-nos do presente ofício para encaminhar Moção de pesar à Família Leal Pereira, pelo falecimento de Urbano Leal Pereira._x000D_
 A presente moção foi proposta pelo Vereador Ivanito Barbosa de Oliveira na 13ª Sessão Ordinária da Câmara Municipal de Ibatiba, ocorrida no dia 10 de setembro de 2024, e aprovada por todos os Vereadores Presentes._x000D_
 Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba pelo exemplo de cidadão que foi Urbano Leal Pereira.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1766/oficio1.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1766/oficio1.doc</t>
   </si>
   <si>
     <t>Solicitar para que seja realizado um calçamento na Serra dos Donatos, no bairro novo, em Criciúma.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1767/oficio2.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1767/oficio2.doc</t>
   </si>
   <si>
     <t>Solicitar para que seja realizado um calçamento sentido Lar dos Velhinhos, pois a comunidade está crescendo.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1768/oficio3.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1768/oficio3.doc</t>
   </si>
   <si>
     <t>Solicitar para que seja realizada a reforma do antigo Posto Fiscal, próximo a Comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1769/oficio4.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1769/oficio4.doc</t>
   </si>
   <si>
     <t>Que seja informado sobre o Hospital Público Municipal de Ibatiba/ES os seguintes questionamentos: I) qual o valor pago por cada cirurgia?, II) qual o nome do paciente e o município?, III) qual o médico que operou?, IV) quanto foi pago a cada médico nesse mês que se encerrou?</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1770/of308e1.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1770/of308e1.doc</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo informações sobre o repasse da verba do vale alimentação dos servidores municipais de Ibatiba em relação a empresa Convênios Card, pois os comércios estão com prejuízo.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1771/of6d961.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1771/of6d961.doc</t>
   </si>
   <si>
     <t>Solicitar para que seja realizada a dragagem do Rio Pardo, pois está chegando o período de chuvas.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1772/of0dae1.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1772/of0dae1.doc</t>
   </si>
   <si>
     <t>Solicitar a informação detalhada de todos os meses até a presente data se o Município está pagando o teto do magistério.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1773/ofedd21.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1773/ofedd21.doc</t>
   </si>
   <si>
     <t>Solicitar relatório com o nome de paciente, equipe médica que realizou toda cirurgia e quanto que o município de Ibatiba pagou para realização de cirurgias no Hospital Público Municipal.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1774/oficio_261-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_roberto_luiz_chaves__-_aproveitar_blocos_-__obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1774/oficio_261-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_roberto_luiz_chaves__-_aproveitar_blocos_-__obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>solicitar para que seja reaproveitado os blocos que estão no pátio do Coração Sertanejo na Serra dos Quincas, Serra do Monte Cristo e Serra das Perobas.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1775/oficio2.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1775/oficio2.doc</t>
   </si>
   <si>
     <t>solicitar que o Poder Executivo contrate uma enfermeira para colher o exame preventivo de mulheres, pois elas não sentem à vontade em ser atendidas por um profissional do sexo masculino.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1776/oficio_263-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_emilane_ribeiro_lazaro_-agua_tratada_-__cesan.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1776/oficio_263-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_emilane_ribeiro_lazaro_-agua_tratada_-__cesan.docx</t>
   </si>
   <si>
     <t>Solicitar a CESAN para que seja implementado água tratada no Bairro Novo Horizonte, próximo a Madeireira Toledo, na parte de cima da pista, bem como o saneamento básico.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1777/oficio_264-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_lixeira_em_santa_clara.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1777/oficio_264-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_lixeira_em_santa_clara.docx</t>
   </si>
   <si>
     <t>Solicitar para que seja colocado uma lixeira com tampa próxima a Creche e a capela mortuária, em Santa Clara.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1778/oficio_265-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_cataiba.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1778/oficio_265-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_cataiba.docx</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que providencie Iluminação, sistema de câmera de segurança, portão, água potável, e conserto do caminhão, que está quebrado há meses em relação a CATAIBA/Associação de Catadores de materiais recicláveis de Ibatiba-ES.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1779/oficio_266-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_dnit.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1779/oficio_266-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_dnit.docx</t>
   </si>
   <si>
     <t>Oficiar ao DNIT - Departamento Nacional de Infraestrutura de Transportes a fim de buscar uma solução em relação aos trevos de Lajinha/MG e Iúna/ES, para que seja colocado lombada, radar ou rotatória, devido ao alto risco de acidentes.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1780/oficio_267-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_emxo._sr._prefeito_municipal.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1780/oficio_267-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_emxo._sr._prefeito_municipal.docx</t>
   </si>
   <si>
     <t>1) Solicitar ao Poder Executivo para que seja colocada iluminação no trevo de Iúna/ES e 2) Solicitar que o Poder Executivo acione o Detran e faça um estudo em Santa Clara para regular o trânsito e melhorar o fluxo de veículos.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1781/oficio_268-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1781/oficio_268-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Solicitar a limpeza das caixas secas da serra da Neblina e Perobas.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1782/oficio_269-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_emxo._sr._prefeito_municipal.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1782/oficio_269-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_emxo._sr._prefeito_municipal.docx</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que providencie carro pequeno para o transporte de idosos que necessitam consultar em outras cidades.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1783/oficio_270-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_iluminacao_-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1783/oficio_270-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_iluminacao_-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>Solicitar para que seja solucionado o problema de lâmpadas apagadas próximo ao material de construção do João Pontes.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1788/oficio_246.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1788/oficio_246.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx</t>
   </si>
   <si>
     <t>Solicitar seja oficiado à Polícia Federal, Polícia Militar, Polícia Civil e para Secretaria de Segurança Pública a fim de que seja realizado policiamento no dia 06 de outubro de 2024 (Dia das eleições) na cidade de Ibatiba/ES.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1804/requerimento_camara_municipal_011_-_solicitacao_de_inicio_da_transicao_administrativa_conforme_art..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1804/requerimento_camara_municipal_011_-_solicitacao_de_inicio_da_transicao_administrativa_conforme_art..docx</t>
   </si>
   <si>
     <t>Solicitação de Início da Transição Administrativa conforme Art. 85 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1805/requerimento_camara_municipal_012_-_solicitacao_de_protocolo_de_estudo_realizado_pela_inteligencia_.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1805/requerimento_camara_municipal_012_-_solicitacao_de_protocolo_de_estudo_realizado_pela_inteligencia_.docx</t>
   </si>
   <si>
     <t>Solicitação de Protocolo de Estudo Realizado pela Inteligência Artificial junto a Órgãos Competentes</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1806/mocao_de_aplousos_no_001-2024_-_time_de_basquete_do_ifes.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1806/mocao_de_aplousos_no_001-2024_-_time_de_basquete_do_ifes.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ibatiba/ES, por meio desta moção, manifesta seu reconhecimento e aplausos ao time de basquete do IFES Campos Ibatiba pela brilhante conquista do campeonato regional entre as equipes da nossa região.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1807/mocao_de_aplousos_no_002-2024_-_time_de_santa_maria_de_cima..docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1807/mocao_de_aplousos_no_002-2024_-_time_de_santa_maria_de_cima..docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ibatiba/ES, vem expressar seus sinceros aplausos e reconhecimento ao time de futebol de Santa Maria de Cima pela excelente atuação no Campeonato Municipal de Futebol.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1810/oficio_-_274.2024_-_ivanito_barbosa_de_oliveira__-_indicacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1810/oficio_-_274.2024_-_ivanito_barbosa_de_oliveira__-_indicacao.docx</t>
   </si>
   <si>
     <t>1. Colocação/construção de 02 (dois) quebra-molas nas paralelas da BR 262, depois do posto Ipiranga, próximo a oficina do Cassapa, por conta do fluxo de veículos com velocidade acima do permitido, o que pode causar acidentes.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1815/ofcios3.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1815/ofcios3.doc</t>
   </si>
   <si>
     <t>1. Seja oficiado a empresa Vivo para que preste assistência, no Córrego dos Inácios, torre da Vivo em Santa Clara, pois o sinal está oscilando muito.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1818/ofcios2.doc</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1818/ofcios2.doc</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Considerando, o disposto no Código Penal, mais precisamente em seu art. 313-B, que por sua vez, pune as condutas de modificar ou alterar, o funcionário, sistema de informações ou programa de informática sem autorização ou solicitação de autoridade competente._x000D_
 Considerando, que o Sujeito ativo do referido tipo penal é o funcionário público, típico ou por equiparação, independentemente do cargo que ocupa._x000D_
 Considerando que o tipo em questão não limita a incriminação ao servidor autorizado a atuar em sistemas de informática._x000D_
 Considerando que caso o funcionário público ocupe cargo em comissão ou de função de direção ou assessoramento de órgão da administração direta, sociedade de economia mista, empresa pública ou fundação instituída pelo poder público, a pena sofrerá aumento de um terço.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1819/oficio_308-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_roberto_luiz_chaves_-_obras_e_serv.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1819/oficio_308-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_roberto_luiz_chaves_-_obras_e_serv.docx</t>
   </si>
   <si>
     <t>requerimento verbal feito pelo vereador Roberto Luiz Chaves na décima sexta (16ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de outubro de 2024, qual seja: solicitação a secretaria de Obras para que seja realizada revitalização das paralelas, nos bairros Trocates e Vila Nova, arrumando os paralelepípedos, pois o calçamento está danificado.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>requerimento verbal feito pelo vereador Fábio Ambrózio Nascimento Trindade na décima sexta (16ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de outubro de 2024, qual seja: solicitação para que o executivo providencie o abono com o dinheiro do FUNDEB para os profissionais da educação do município de Ibatiba/ES.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1821/oficio_310-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_fabio_ambrozio_-_cesan.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1821/oficio_310-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_fabio_ambrozio_-_cesan.docx</t>
   </si>
   <si>
     <t>requerimento verbal feito pelo vereador Fábio Ambrózio Nascimento Trindade na décima sexta (16ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de outubro de 2024, qual seja: solicitar apoio da CESAN na Rua João Nunes da Silva, Bairro Novo horizonte, pois em várias casas está voltando o esgoto.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1822/oficio_311-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_fabio_ambrozio_-_obras_e_servicos_urbanos.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1822/oficio_311-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_fabio_ambrozio_-_obras_e_servicos_urbanos.docx</t>
   </si>
   <si>
     <t>requerimento verbal feito pelo vereador Fábio Ambrózio Nascimento Trindade na décima sexta (16ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de outubro de 2024, qual seja: solicitar asfaltamento ou aplicação de REVSOL na entrada da estrada sentido Imbiruçu.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1823/oficio_312-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_prefeito_-_cozinha.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1823/oficio_312-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_prefeito_-_cozinha.docx</t>
   </si>
   <si>
     <t>requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na décima sexta (16ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de outubro de 2024, qual seja: Indicação ao poder Executivo para que construa uma cozinha no Pronto Atendimento, Pronto Socorro a fim de viabilizar as refeições dos servidores da saúde lotados naquele órgão.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1824/oficio_313-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_entulho_-__obras.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1824/oficio_313-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_entulho_-__obras.docx</t>
   </si>
   <si>
     <t>requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na décima sexta (16ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de outubro de 2024, qual seja: Indicação a Secretaria de obras para que possa retirar entulhos que estão próximo ao antigo posto da PRF.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1825/oficio_314-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_dados_-_secretaria_de_educacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1825/oficio_314-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_dados_-_secretaria_de_educacao.docx</t>
   </si>
   <si>
     <t>requerimento verbal feito pela vereadora Emiliane Ribeiro Lázaro na décima sexta (16ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de outubro de 2024, qual seja: solicitar a Secretaria de educação sobre os dados do sistema de monitoramento de violência escolar, pois até o presente momento tais dados não foram enviados por completo.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1826/oficio_315-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_joao_pedro_carvalho_rocha_-_secretaria_de_educacao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1826/oficio_315-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_joao_pedro_carvalho_rocha_-_secretaria_de_educacao.docx</t>
   </si>
   <si>
     <t>requerimento verbal feito pelo vereador João Pedro Carvalho Rocha na décima sexta (16ª) sessão ordinária da Câmara Municipal de Ibatiba realizada no dia 25 de outubro de 2024, qual seja: para que as escolas municipais façam as inscrições dos estudantes que estejam cursando 8º e 9º ano do ensino fundamental no curso de introdução a robótica e programação ofertado pelo IFES, Campus Ibatiba.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1827/oficio.sec.leg._n_320-2024_-_marcus_rodrigo_amorim_florindo_-_requerimento_-_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1827/oficio.sec.leg._n_320-2024_-_marcus_rodrigo_amorim_florindo_-_requerimento_-_prefeito.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal,_x000D_
 _x000D_
 Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Requer a Vossa Excelência que sejam informadas a relação dos carros da Secretaria da Saúde com o nome os pacientes atendidos nos meses de agosto, setembro e outubro, bem como os agendamentos dos meses de novembro, dezembro e janeiro de 2025, assim como o nome dos pacientes._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1876/oficio.sec.leg._n_369-2024_-_requerimento_roberto_luiz_chaves_-_requerimento_prefeito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1876/oficio.sec.leg._n_369-2024_-_requerimento_roberto_luiz_chaves_-_requerimento_prefeito.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado as seguintes providências._x000D_
 Requer a Vossa Excelência uma cópia do projeto da obra da Avenida Afonso Cláudio, desde a base da rede fluvial até o final da obra. _x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V. Ex. os nossos protestos de elevada e distinta consideração._x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1877/oficio.sec.leg._n_370-2024_-__geilson_dias_tomaz_-_requerimento_cesan.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1877/oficio.sec.leg._n_370-2024_-__geilson_dias_tomaz_-_requerimento_cesan.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições conferidas pela Legislação, com base regimental, requer depois de ouvido Plenário oficiar a CESAN apresentar a seguinte indicação pela premente e necessidade:_x000D_
 1. Solicitar a CESAN para que solucione a falta de água em Santa Clara. _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex. os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda à Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1857/emenda_substitutiva_01-2024.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1857/emenda_substitutiva_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do Artigo 5º do Projeto de Lei nº 45/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4559,67 +4559,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1558/of_67.2022_-_roberto_luiz_chaves_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1559/of_68.2022_-_roberto_luiz_chaves_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1560/of_10.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1561/of_11.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1562/of_12.2024_-emiliane_ribeiro_lazaro__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1563/of_13.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1565/of_76.2024_-_joao_brito_pereira_filho_-_jango_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1566/of_62.2022_-_joao_brito_pereira_filho_-_jango_-indicacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1567/of_63.2022_-_joao_brito_pereira_filho_-_jango_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1569/of_66.2024_-_ivanito_barbosa_de_oliveira_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1572/indicacao_001-2024_-_fabio_ambrozio_nascimento_trindade.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1573/indicacao_002-2024_fabio_ambrozio_nascimento_trindade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1574/indicacao_004_-_demarcacao_de_pontos_para_onibus_escolares._-_copia.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1575/indicacao_005_-_construcao_de_faixas_de_pedestre_elevadas_em_frente_aos_portoes_de_entrada_de_todas.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1576/indicacao_006_-_solicitacao_de_estudo_de_engenharia_ao_dnit_para_transformacao_dos_trevos_de_lajinh.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1577/indicacao_007_-_solicitacao_de_readequacao_do_transito_no_trevo_em_frente_ao_posto_ipiranga..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1578/indicacao_008_-_passarelas_ou_tuneis_para_pedestres.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1579/indicacao_009_-_construcao_de_um_viaduto_na_br-262.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1580/indicacao_009_-_construcao_de_um_viaduto_na_br-262.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1581/indicacao_010_-_aplicacao_de_revisol_na_estrada_de_acesso_a_natufert_e_a_comunidade_dos_rodrigues.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1582/indicacao_011_-_seja_acrescido_ao_estatuto_do_servidor_publico_do_municipio_de_ibatiba_-_lei_comple.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1583/indicacao_012_-_pavimentacao_escoamento_de_enxuradas_ou_aplicacao_de_revisol_na_serra_das_perobas.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1590/oficio_16.2024_-__roberto_luiz_chaves_-_indicacao_-_ambulancia.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1591/oficio_17.2024_-_roberto_luiz_chaves_-_indicacao_dnit.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1592/oficio_18.2024__roberto_luiz_chaves_-_indicacao_dnit_-_melhorar_o_acesso_na_antiga_prf.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1593/oficio_19-2024_roberto_luiz_chaves_-_indicacao_revsol.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1594/oficio_20.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1595/oficio_21-2024._joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1596/oficio_22.2024_joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1601/oficio_48.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1602/oficio_49.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1603/oficio_51.2024_-__roberto_luiz_chaves_-_indicacao_-.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1604/oficio_50.2024_-__roberto_luiz_chaves_-_indicacao_-.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1605/oficio_74.2024_-__ivanito_barbosa_de_oliveira__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1606/oficio_75.2024_-__ivanito_barbosa_de_oliveira__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1608/oficio_87.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1609/oficio_88.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1610/oficio_89.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1611/oficio_90.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1612/oficio_91.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1613/oficio_92.2024_-_roberto_luiz_chaves__-__indicacao..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1614/oficio_93.2024_-_roberto_luiz_chaves__-__indicacao..docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1615/oficio_94.2024_-_roberto_luiz_chaves__-__indicacao..docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1616/oficio_100.2024_-_joao_brito_pereira_filho__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1617/oficio_102.2024_-_roberto_luiz_chaves__-__indicacao..docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1621/oficio_77-2024_-_encaminhamento_-__indicacao_verbal_-_parquinhos_-_jose_paulo_costa_silva_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1622/oficio_78-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1623/oficio_78-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1624/oficio_79-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-_cesan_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1625/oficio_80-2024_-_encaminhamento_-__indicacao_verbal__-_joao_brito_pereira_filho_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1626/oficio_81-2024_-_encaminhamento_-__requerimento_verbal__-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1627/oficio_82-2024_-_encaminhamento_-__requerimento_verbal__-_banheiros_no_david_gomes_-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1628/oficio_83-2024_-_encaminhamento_-__requerimento_verbal__-_uniformes-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1629/oficio_84-2024_-_encaminhamento_-__requerimento_verbal__-_onibus-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1630/oficio_85-2024_-_encaminhamento_-__requerimento_verbal__-_eucalipto_-_emiliane_ribeiro_lazaro_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1631/oficio_95-2024_-_encaminhamento_-__requerimento_verbal__-__-_ivanito_barbosa_de_oliveira_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1633/oficio_76-2024_-_encaminhamento_-__indicacao_verbal_-_jose_paulo_costa_silva_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1635/oficio_156-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_prefeito_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1636/oficio_143-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_iluminacao__depois_da_o_tabernaculo_santa_clara__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1637/oficio_144-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1638/oficio_145-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_iluminacao_santa_clara__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1639/oficio_146-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1640/oficio_147-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-_limpeza_rio_-__secretaria_de_obras_-_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1641/oficio_148-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_interior_e_transporte_-_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1642/oficio_149-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1643/oficio_151-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_meio_ambiente_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1644/oficio_152-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1645/oficio_153-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-fabio_ambrozio_nascimento_trindade-__secretaria_de_obras_-_iluminacao_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1646/oficio_155-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-roberto_luiz_chaves_-__secretaria_de_saude_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1647/oficio_156-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_edp_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1648/oficio_157-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_san_luz_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1649/oficio_158-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1650/oficio_159-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretaria_de_obras_-_iluminacao_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1651/oficio_161-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretaria_de_obras_-_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1652/oficio_162-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretario_de_seguranca_publica_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1653/oficio_163-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__pmes__-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1654/oficio_164-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_joao_brito_pereira_filho___secretaria_de_obras_-_esgoto-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1655/oficio_160-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-_secretaria_municipal_de_interior_e_transportes_-_revsol_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1656/oficio_154-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-fabio_ambrozio_nascimento_trindade-__secretaria_de_obras_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1657/oficio_150-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__cesan_-_novo_modelo_-.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1658/oficio_104-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_joao_brito_pereira_filho_-__secretaria_de_obras_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1659/oficio_105-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_joao_brito_pereira_filho_-_jaquelaine_-__secretaria_de_obras__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1660/oficio_106-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_do_meio_ambiente-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1661/oficio_107-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_de_obras-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1662/oficio_108-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_do_meio_ambiente-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1663/oficio_110-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_de_obras-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1664/oficio_112-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-__prefeito_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1665/oficio_123-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-__prefeito_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1666/oficio_129-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1667/oficio_132-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo_-_cartao_recomecar.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1668/oficio_138-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__interior_e_transporte_-__novo_modelo_-_revsol.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1669/oficio_139-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_colocar_lixeiras.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1670/oficio_140-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_corrimao.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1671/oficio_141-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_bloquetes.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1672/oficio_142-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_marcus_rodrigo_amorim_florindo_-_secretaria_de_saude_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1673/oficio_111-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-___secretaria_de__transporte_revsol_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1674/oficio_126-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo_-_placa.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1675/oficio_137-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__meio_ambiente_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1676/oficio_109-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-_secretaria_municipal_de_interior_e_transportes-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1679/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1680/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1681/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1682/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1683/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1686/oficio_169.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1691/oficio_185.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1692/oficio_186.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1693/oficio_187.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1694/oficio_188.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1716/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1717/indicacao_29-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1718/indicacao_30-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1720/indicacao_32-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_33-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1722/indicacao_34-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1723/indicacao_35-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_36-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_37-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1726/indicacao_38-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1727/oficio_229-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-joao_brito_pereira_filho__-_calcamento_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1728/oficio_230-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_ivanito_barbosa_-_calcamento_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1729/oficio_231-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_ivanito_-_reforma_posto_fiscal_-_santa_clara_-_obras_e_servicos_urb.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1730/oficio_232-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_hospital_-_secretaria_de_saude.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1731/oficio_233-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_convenios_card_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1732/oficio_234-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1733/oficio_235-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_marcus_rodrigo_amorim_florindo__-_piso_do_magisterio__-_prefeito.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1734/oficio_236-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_marcus_rodrigo_amorim_florindo__-saude.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1739/oficio_261-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_roberto_luiz_chaves__-_aproveitar_blocos_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1740/oficio_263-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_emilane_ribeiro_lazaro_-agua_tratada_-__cesan.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1741/oficio_264-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_lixeira_em_santa_clara.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1742/oficio_265-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_cataiba.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1743/oficio_266-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_dnit.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1744/oficio_267-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_emxo._sr._prefeito_municipal.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1745/oficio_268-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1746/oficio_269-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_emxo._sr._prefeito_municipal.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1747/oficio_270-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_iluminacao_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1785/oficio_-_207.2024_-_joao_brito_pereira_filho_jango_-__placas_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1786/oficio_-_208.2024_-_joao_brito_pereira_filho_jango_-_saibramento.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1787/oficio_-_245.2024_-_joao_brito_pereira_filho_jango_-.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1792/indicacao_039_-_contratacao_de_professores_especializados_em_libras_e_braille_para_a_rede_municipal.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1793/indicacao_040_-_instalacao_de_vigilancia_eletronica_na_usina_de_reciclagem.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1794/indicacao_041_-_reaparelhamento_da_usina_de_reciclagem_com_equipamentos_e_veiculos.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1795/indicacao_042_-_rebaixamento_da_crista_do_morro_na_estrada_vicinal_que_liga_a_comunidade_de_agua_li.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1796/indicacao_043_-_instalacao_de_lixeiras_com_tampa_para_coleta_de_lixo_na_localidade_de_agua_limpa.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_044_-limpeza_de_03_tres_bueiros_na_comunidade_de_agua_limpa_proximos_a_propriedade_do_.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1798/indicacao_046_-_irrigacao_regular_dos_canteiros_centrais_e_das_areas_ajardinadas_ao_longo_da_br_262.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1799/indicacao_047_-_audiencia_publica_com_os_moradores_e_comerciantes_da_avenida_afonso_claudio.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_049_-_construcao_de_banheiros_e_vestiarios_no_campo_bom_de_bola_da_comunidade_das_perobas.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1801/indicacao_50-2024_aquisiaao_de_tabelas_ma3veis_com_cestas_de_basquete_para_o_ginasio_de_esportes_de_ibatiba..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_051_-_construcao_de_ponte_de_concreto_armado_no_corrego_sao_jose_do_meriti..docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1803/indicacao_052_-_ensaibramento_da_estrada_vicinal_do_corrego_sao_jose_do_meriti..docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1808/oficio_15-2024_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1809/oficio_16-2024_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1811/oficio_-_275.2024_-_joao_brito_pereira_filho_jango_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1812/oficio_-_276.2024_-_joao_brito_pereira_filho_jango_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1813/oficio_277.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1814/oficio_278.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1816/oficio.sec.leg._no_305-2024_-_roberto_luiz_chaves__-_indicacao.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1817/ofcios1.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1828/oficio.sec.leg._n_321-2024_-_joao_brito_pereira_filho_jango_-indicacao_-__calcamento_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1829/oficio.sec.leg._n_322-2024_-_joao_brito_pereira_filho_jango_-_indicacao_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1830/oficio.sec.leg._n_323-2024_-_leonardo_david_alexandrino_de_carvalho_-_indicacao_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1831/oficio_324-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1832/oficio_325-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_subsidio.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1833/oficio_326-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-__secretaria_de_transporte_-__ensaibramento.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1834/oficio_327-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_abono_para_os_professores.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1835/oficio_328-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_jose_paulo-__secretaria_de_transporte_-__ensaibramento.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1836/oficio_329-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_secretaria_de_transporte_-.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1837/oficio_331-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_prefeito_-_copia_de_contrato.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1838/oficio_332-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_secretaria_de_saude.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1839/oficio_333-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_prefeito_-.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1840/oficio_334-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_servicos_urbanos_-.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1841/oficio_335-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_servicos_urbanos_-.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1842/oficio_336-2024_-_encaminhamento_-__indicacao_verbal__-_11.11_-_roberto_-_prefeito_-_abono_para_profissionais_da_educacao.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1843/oficio_337-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_joao_brito_pereira__-_prefeito_-_reforma_do_posto_fiscal.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1844/oficio_338-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_marcus_rodrigo_-_secretaria_de_saude.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1845/oficio_339-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_marcus_rodrigo_-_transporte_-_ensaibramento.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1846/oficio.sec.leg._n_347-2024_-_todos_os_vereadores-__requerimento_prefeito.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1864/oficio_351-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_interior_e_transporte.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1865/oficio_352-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_roberto_luiz_chaves_-_obras_e_servicos.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1866/oficio_353-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_ser.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1867/oficio_354-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_ser.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1868/oficio_355-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1869/oficio_358-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1870/oficio_359-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_roberto_luiz_chaves-_prefeito.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1871/oficio_360-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_roberto_luiz_chaves-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1872/oficio_388-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-emiliane_ribeiro_lazaro_e__roberto_luiz_chaves_-_obras_e_servicos.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1873/oficio_389-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-geilson_dias_tomaz_-_obras_e_servicos.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1874/oficio_390-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-fabio_ambrozio_nascimento_trindade__-_prefeito_-_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1875/oficio_391-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-fabio_ambrozio_nascimento_trindade__-_prefeito_-_distrito.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1757/13092024_mocao_de_aplausos_para_o_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1758/13092024_mocao_de_pesar_-_noemia_da_silveira_ferreira_-_leonardo_e_marcus_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1759/13092024_mocao_de_pesar_elizeth_rodrigues_galdino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1760/13092024_mocao_de_pesar_sebastiao_alves.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1761/13092024_mocao_de_pesar_urbano_leal_pereira.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1762/13092024_mocao_de_pesar_vicente_silveira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1763/27092024_mocao_de_aplausos_aos_alunos_medalhistas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1764/27092024_mocao_de_aplausos_time_de_basquete_ifes_de_ibatiba.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1765/27092024_mocao_de_aplausos_time_de_futebol_de_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1784/oficio_242-2024_-_mocao_de_aplausos_-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura___-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1789/oficio_271-2024_-_mocao_de_aplausos___-_time_de_basquete_ifes__-__encaminhamento_-_fabio_ambrozio_nascimento_trindade.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1790/oficio4.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1858/mocao_de_pesar_n_381.2024_nilton_augusto_nascimento.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1859/mocao_de_pesar_n382.2024_divino_izidorio_pereira.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1860/mocao_de_pesar_n_383.2024_delminda_ana_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1861/mocao_de_pesar_n_384.2024_honides_jose_campos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1862/mocao_de_pesar_n_385.2024_crispina_maria_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1863/mocao_de_pesar_n_386.2024_maria_dos_santos_amaral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1532/leg72024-202403221348255301311_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1539/leg92024-202403221612407641311.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1541/projeto_altera_o_art._1_da_lc_49.2011.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1543/3_-_projeto_de_le.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1791/leg142024-202410171522002487095l4e31311.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1533/leg162024-202403221356330935311.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1536/leg192024-202403221505570612311.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1537/leg202024-202403221516005614311.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1538/leg82024-202403221520482175311.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1542/projeto_pagamento_completivo_do_pspm.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1545/plo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1546/plo_26-2024_060411.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1547/plo_27-2024_060417.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1548/plo_28-2024_060459.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1555/plo_29-2024_premiacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1554/plo_30-2024_reserva_vagas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1549/plo_031-2024_pessoal.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1550/plo_032-2024_premiacoes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1551/plo_033-2024_agenda.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1849/plo_43-2024_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1850/plo_44-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1851/plo_45-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_46-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1847/pl_47-2024_abono.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1852/pl_48-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1853/pl_49-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1854/pl_50-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1855/pl_51-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1856/pl_52-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1878/projeto_de_lei_53-2024_residuos_solidosassinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1552/res_01-2024_regimento.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1879/projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1564/of_77.2024_-emiliane_ribeiro_lazaro_-_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1568/of_75.2024_-_joao_brito_pereira_filho_-_jango.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1570/ivanito_barbosa_de_oliveira_of_76-2024_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1571/ivanito_barbosa_de_oliveira_of_78-2024_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1584/requerimento_de_informacoes_ao_setor_de_recursos_humanos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_de_informacoes_ao_setor_de_rh_da_pmi_-_fabio_ambrozio_nascimento_trindade_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_camara_municipal_003_-_ibatiba-_imoveis_locados_pela_municipalidade.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_004_-_ibatiba-_informacoes_ambulancias..docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_camara_municipal_005_-_ibatiba-_informacoes_hospital_municipal..docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1589/requerimento_006_-_ibatiba-_veiculos_locados_pela_municipalidade.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1597/mocao_de_pesar_-_jose_maria_pereira_-_fabio_ambrozio_nascimento_trindade..docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1598/oficio_45.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1599/oficio_46.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1600/oficio_47.2024_-_mocao_de_aplausos_-_mario_lucio_dos_santos__-_roberto_luiz_chaves..docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1632/oficio_96-2024_-_encaminhamento_-__requerimento_verbal__-__marcus_rodrigo_amorim_florindo_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1634/oficio_99-2024_-_encaminhamento_-__requerimento_verbal-_fabio_ambrozio_nascimento_trindade_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1677/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1678/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1684/oficio_166.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1685/oficio_168.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1687/oficio_170.2024_-__silvio_fabio_roberto_geilson_ivanito_marcus_e_joao_brito__-_requerimento.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1688/oficio_184.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1689/oficio_189.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1690/oficio_190.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1695/oficio_191-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1696/oficio_192-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__prefeito.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1697/oficio_193-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1698/oficio_194-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-leonardo_alexandrino-__prefeito.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1699/oficio_195-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1700/oficio_196-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1701/oficio_197-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1702/oficio_198-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1703/oficio_199-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1704/oficio_200-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_roberto_luiz_chaves_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1705/oficio_201-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_joao_brito_pereira_filho_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1706/oficio_171-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1707/oficio_172-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1708/oficio_173-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1709/oficio_174-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-leonardo_alexandrino-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1710/oficio_175-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1711/oficio_176-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1712/oficio_177-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__dnit.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1713/oficio_178-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__cesan.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1714/oficio_179-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-ivanito-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1715/oficio_180-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_ivanito_barbosa_de_oliveira__-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1735/mocao_de_aplausos__-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura_-__geilson_dias_tomaz.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1736/oficio_-_207.2024_-_joao_brito_pereira_filho_jango_-__placas_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1737/oficio_-_208.2024_-_joao_brito_pereira_filho_jango_-_saibramento.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1738/oficio_242-2024_-_mocao_de_aplausos_-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura___-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1748/oficio_-_245.2024_-_joao_brito_pereira_filho_jango_-.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1749/oficio_246.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1750/oficio_271-2024_-_mocao_de_aplausos___-_time_de_basquete_ifes__-__encaminhamento_-_fabio_ambrozio_nascimento_trindade.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1751/oficio_273-2024_-_mocao_de_aplausos___-__medalhistas_obmep_2023_-_encaminhamento_-_joao_pedro_carvalho_rocha.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1752/oficio_237-2024_-_mocao_de_pesar_-_noemia_da_silveira_ferreira_-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1753/oficio_238-2024_-_mocao_de_pesar__elizeth_rodrigues_galdino_dos_santos_-__encaminhamento.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1754/oficio_239-2024_-_mocao_de_pesar_-vicente_silveira_-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1755/oficio_240-2024_-_mocao_de_pesar_-_sebastiao_alves_-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1756/oficio_241-2024_-_mocao_de_pesar_-__urbano_leal_pereira_-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1766/oficio1.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1767/oficio2.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1768/oficio3.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1769/oficio4.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1770/of308e1.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1771/of6d961.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1772/of0dae1.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1773/ofedd21.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1774/oficio_261-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_roberto_luiz_chaves__-_aproveitar_blocos_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1775/oficio2.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1776/oficio_263-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_emilane_ribeiro_lazaro_-agua_tratada_-__cesan.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1777/oficio_264-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_lixeira_em_santa_clara.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1778/oficio_265-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_cataiba.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1779/oficio_266-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_dnit.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1780/oficio_267-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_emxo._sr._prefeito_municipal.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1781/oficio_268-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1782/oficio_269-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_emxo._sr._prefeito_municipal.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1783/oficio_270-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_iluminacao_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1788/oficio_246.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1804/requerimento_camara_municipal_011_-_solicitacao_de_inicio_da_transicao_administrativa_conforme_art..docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1805/requerimento_camara_municipal_012_-_solicitacao_de_protocolo_de_estudo_realizado_pela_inteligencia_.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1806/mocao_de_aplousos_no_001-2024_-_time_de_basquete_do_ifes.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1807/mocao_de_aplousos_no_002-2024_-_time_de_santa_maria_de_cima..docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1810/oficio_-_274.2024_-_ivanito_barbosa_de_oliveira__-_indicacao.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1815/ofcios3.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1818/ofcios2.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1819/oficio_308-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_roberto_luiz_chaves_-_obras_e_serv.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1821/oficio_310-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_fabio_ambrozio_-_cesan.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1822/oficio_311-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_fabio_ambrozio_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1823/oficio_312-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_prefeito_-_cozinha.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1824/oficio_313-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_entulho_-__obras.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1825/oficio_314-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_dados_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1826/oficio_315-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_joao_pedro_carvalho_rocha_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1827/oficio.sec.leg._n_320-2024_-_marcus_rodrigo_amorim_florindo_-_requerimento_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1876/oficio.sec.leg._n_369-2024_-_requerimento_roberto_luiz_chaves_-_requerimento_prefeito.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1877/oficio.sec.leg._n_370-2024_-__geilson_dias_tomaz_-_requerimento_cesan.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1857/emenda_substitutiva_01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1558/of_67.2022_-_roberto_luiz_chaves_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1559/of_68.2022_-_roberto_luiz_chaves_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1560/of_10.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1561/of_11.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1562/of_12.2024_-emiliane_ribeiro_lazaro__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1563/of_13.2024_-emiliane_ribeiro_lazaro_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1565/of_76.2024_-_joao_brito_pereira_filho_-_jango_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1566/of_62.2022_-_joao_brito_pereira_filho_-_jango_-indicacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1567/of_63.2022_-_joao_brito_pereira_filho_-_jango_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1569/of_66.2024_-_ivanito_barbosa_de_oliveira_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1572/indicacao_001-2024_-_fabio_ambrozio_nascimento_trindade.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1573/indicacao_002-2024_fabio_ambrozio_nascimento_trindade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1574/indicacao_004_-_demarcacao_de_pontos_para_onibus_escolares._-_copia.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1575/indicacao_005_-_construcao_de_faixas_de_pedestre_elevadas_em_frente_aos_portoes_de_entrada_de_todas.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1576/indicacao_006_-_solicitacao_de_estudo_de_engenharia_ao_dnit_para_transformacao_dos_trevos_de_lajinh.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1577/indicacao_007_-_solicitacao_de_readequacao_do_transito_no_trevo_em_frente_ao_posto_ipiranga..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1578/indicacao_008_-_passarelas_ou_tuneis_para_pedestres.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1579/indicacao_009_-_construcao_de_um_viaduto_na_br-262.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1580/indicacao_009_-_construcao_de_um_viaduto_na_br-262.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1581/indicacao_010_-_aplicacao_de_revisol_na_estrada_de_acesso_a_natufert_e_a_comunidade_dos_rodrigues.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1582/indicacao_011_-_seja_acrescido_ao_estatuto_do_servidor_publico_do_municipio_de_ibatiba_-_lei_comple.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1583/indicacao_012_-_pavimentacao_escoamento_de_enxuradas_ou_aplicacao_de_revisol_na_serra_das_perobas.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1590/oficio_16.2024_-__roberto_luiz_chaves_-_indicacao_-_ambulancia.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1591/oficio_17.2024_-_roberto_luiz_chaves_-_indicacao_dnit.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1592/oficio_18.2024__roberto_luiz_chaves_-_indicacao_dnit_-_melhorar_o_acesso_na_antiga_prf.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1593/oficio_19-2024_roberto_luiz_chaves_-_indicacao_revsol.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1594/oficio_20.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1595/oficio_21-2024._joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1596/oficio_22.2024_joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1601/oficio_48.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1602/oficio_49.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1603/oficio_51.2024_-__roberto_luiz_chaves_-_indicacao_-.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1604/oficio_50.2024_-__roberto_luiz_chaves_-_indicacao_-.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1605/oficio_74.2024_-__ivanito_barbosa_de_oliveira__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1606/oficio_75.2024_-__ivanito_barbosa_de_oliveira__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1608/oficio_87.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1609/oficio_88.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1610/oficio_89.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1611/oficio_90.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1612/oficio_91.2024_-_roberto_luiz_chaves__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1613/oficio_92.2024_-_roberto_luiz_chaves__-__indicacao..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1614/oficio_93.2024_-_roberto_luiz_chaves__-__indicacao..docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1615/oficio_94.2024_-_roberto_luiz_chaves__-__indicacao..docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1616/oficio_100.2024_-_joao_brito_pereira_filho__-__indicacao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1617/oficio_102.2024_-_roberto_luiz_chaves__-__indicacao..docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1621/oficio_77-2024_-_encaminhamento_-__indicacao_verbal_-_parquinhos_-_jose_paulo_costa_silva_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1622/oficio_78-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1623/oficio_78-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1624/oficio_79-2024_-_encaminhamento_-__indicacao_verbal__-_roberto_luiz_chaves_-_cesan_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1625/oficio_80-2024_-_encaminhamento_-__indicacao_verbal__-_joao_brito_pereira_filho_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1626/oficio_81-2024_-_encaminhamento_-__requerimento_verbal__-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1627/oficio_82-2024_-_encaminhamento_-__requerimento_verbal__-_banheiros_no_david_gomes_-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1628/oficio_83-2024_-_encaminhamento_-__requerimento_verbal__-_uniformes-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1629/oficio_84-2024_-_encaminhamento_-__requerimento_verbal__-_onibus-_fabio_ambrozio_nascimento_trindade-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1630/oficio_85-2024_-_encaminhamento_-__requerimento_verbal__-_eucalipto_-_emiliane_ribeiro_lazaro_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1631/oficio_95-2024_-_encaminhamento_-__requerimento_verbal__-__-_ivanito_barbosa_de_oliveira_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1633/oficio_76-2024_-_encaminhamento_-__indicacao_verbal_-_jose_paulo_costa_silva_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1635/oficio_156-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_prefeito_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1636/oficio_143-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_iluminacao__depois_da_o_tabernaculo_santa_clara__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1637/oficio_144-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1638/oficio_145-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_iluminacao_santa_clara__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1639/oficio_146-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_obras_-_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1640/oficio_147-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-_limpeza_rio_-__secretaria_de_obras_-_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1641/oficio_148-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_interior_e_transporte_-_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1642/oficio_149-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1643/oficio_151-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__secretaria_de_meio_ambiente_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1644/oficio_152-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1645/oficio_153-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-fabio_ambrozio_nascimento_trindade-__secretaria_de_obras_-_iluminacao_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1646/oficio_155-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-roberto_luiz_chaves_-__secretaria_de_saude_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1647/oficio_156-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_edp_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1648/oficio_157-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro_-_san_luz_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1649/oficio_158-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_emiliane_ribeiro_lazaro-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1650/oficio_159-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretaria_de_obras_-_iluminacao_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1651/oficio_161-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretaria_de_obras_-_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1652/oficio_162-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__secretario_de_seguranca_publica_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1653/oficio_163-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-__pmes__-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1654/oficio_164-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_joao_brito_pereira_filho___secretaria_de_obras_-_esgoto-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1655/oficio_160-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_ivanito_barbosa_de_oliveira-_secretaria_municipal_de_interior_e_transportes_-_revsol_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1656/oficio_154-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-fabio_ambrozio_nascimento_trindade-__secretaria_de_obras_-___novo_modelo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1657/oficio_150-2024_-_encaminhamento_-__indicacao_verbal__-_25.06.2024_-_geilson_dias_tomaz-__cesan_-_novo_modelo_-.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1658/oficio_104-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_joao_brito_pereira_filho_-__secretaria_de_obras_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1659/oficio_105-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_joao_brito_pereira_filho_-_jaquelaine_-__secretaria_de_obras__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1660/oficio_106-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_do_meio_ambiente-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1661/oficio_107-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_de_obras-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1662/oficio_108-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_do_meio_ambiente-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1663/oficio_110-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-__secretaria_de_obras-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1664/oficio_112-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-__prefeito_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1665/oficio_123-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-__prefeito_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1666/oficio_129-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1667/oficio_132-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo_-_cartao_recomecar.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1668/oficio_138-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__interior_e_transporte_-__novo_modelo_-_revsol.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1669/oficio_139-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_colocar_lixeiras.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1670/oficio_140-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_corrimao.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1671/oficio_141-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_ivanito_barbosa_de_oliveira__-__novo_modelo_-_bloquetes.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1672/oficio_142-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_marcus_rodrigo_amorim_florindo_-_secretaria_de_saude_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1673/oficio_111-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_fabio_ambrozio_nascimento_trindade-___secretaria_de__transporte_revsol_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1674/oficio_126-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__prefeito_-__novo_modelo_-_placa.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1675/oficio_137-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_roberto_luiz_chaves-__meio_ambiente_-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1676/oficio_109-2024_-_encaminhamento_-__indicacao_verbal__-_27.05.2024_-_geilson_dias_tomaz-_secretaria_municipal_de_interior_e_transportes-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1679/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1680/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1681/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1682/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1683/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1686/oficio_169.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1691/oficio_185.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1692/oficio_186.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1693/oficio_187.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1694/oficio_188.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1716/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1717/indicacao_29-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1718/indicacao_30-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1720/indicacao_32-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1721/indicacao_33-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1722/indicacao_34-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1723/indicacao_35-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1724/indicacao_36-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1725/indicacao_37-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1726/indicacao_38-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1727/oficio_229-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-joao_brito_pereira_filho__-_calcamento_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1728/oficio_230-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_ivanito_barbosa_-_calcamento_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1729/oficio_231-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_ivanito_-_reforma_posto_fiscal_-_santa_clara_-_obras_e_servicos_urb.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1730/oficio_232-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_hospital_-_secretaria_de_saude.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1731/oficio_233-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_convenios_card_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1732/oficio_234-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_roberto_luiz_chaves_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1733/oficio_235-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_marcus_rodrigo_amorim_florindo__-_piso_do_magisterio__-_prefeito.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1734/oficio_236-2024_-_encaminhamento_-__indicacao_verbal__-_10.09.2024_-_marcus_rodrigo_amorim_florindo__-saude.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1739/oficio_261-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_roberto_luiz_chaves__-_aproveitar_blocos_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1740/oficio_263-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_emilane_ribeiro_lazaro_-agua_tratada_-__cesan.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1741/oficio_264-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_lixeira_em_santa_clara.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1742/oficio_265-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_cataiba.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1743/oficio_266-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_dnit.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1744/oficio_267-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_emxo._sr._prefeito_municipal.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1745/oficio_268-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1746/oficio_269-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_emxo._sr._prefeito_municipal.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1747/oficio_270-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_iluminacao_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1785/oficio_-_207.2024_-_joao_brito_pereira_filho_jango_-__placas_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1786/oficio_-_208.2024_-_joao_brito_pereira_filho_jango_-_saibramento.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1787/oficio_-_245.2024_-_joao_brito_pereira_filho_jango_-.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1792/indicacao_039_-_contratacao_de_professores_especializados_em_libras_e_braille_para_a_rede_municipal.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1793/indicacao_040_-_instalacao_de_vigilancia_eletronica_na_usina_de_reciclagem.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1794/indicacao_041_-_reaparelhamento_da_usina_de_reciclagem_com_equipamentos_e_veiculos.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1795/indicacao_042_-_rebaixamento_da_crista_do_morro_na_estrada_vicinal_que_liga_a_comunidade_de_agua_li.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1796/indicacao_043_-_instalacao_de_lixeiras_com_tampa_para_coleta_de_lixo_na_localidade_de_agua_limpa.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_044_-limpeza_de_03_tres_bueiros_na_comunidade_de_agua_limpa_proximos_a_propriedade_do_.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1798/indicacao_046_-_irrigacao_regular_dos_canteiros_centrais_e_das_areas_ajardinadas_ao_longo_da_br_262.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1799/indicacao_047_-_audiencia_publica_com_os_moradores_e_comerciantes_da_avenida_afonso_claudio.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_049_-_construcao_de_banheiros_e_vestiarios_no_campo_bom_de_bola_da_comunidade_das_perobas.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1801/indicacao_50-2024_aquisiaao_de_tabelas_ma3veis_com_cestas_de_basquete_para_o_ginasio_de_esportes_de_ibatiba..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_051_-_construcao_de_ponte_de_concreto_armado_no_corrego_sao_jose_do_meriti..docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1803/indicacao_052_-_ensaibramento_da_estrada_vicinal_do_corrego_sao_jose_do_meriti..docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1808/oficio_15-2024_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1809/oficio_16-2024_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1811/oficio_-_275.2024_-_joao_brito_pereira_filho_jango_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1812/oficio_-_276.2024_-_joao_brito_pereira_filho_jango_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1813/oficio_277.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1814/oficio_278.2024_-__joao_brito_pereira_filho__-_jango-__indicacao.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1816/oficio.sec.leg._no_305-2024_-_roberto_luiz_chaves__-_indicacao.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1817/ofcios1.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1828/oficio.sec.leg._n_321-2024_-_joao_brito_pereira_filho_jango_-indicacao_-__calcamento_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1829/oficio.sec.leg._n_322-2024_-_joao_brito_pereira_filho_jango_-_indicacao_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1830/oficio.sec.leg._n_323-2024_-_leonardo_david_alexandrino_de_carvalho_-_indicacao_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1831/oficio_324-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1832/oficio_325-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_subsidio.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1833/oficio_326-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-__secretaria_de_transporte_-__ensaibramento.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1834/oficio_327-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_fabio_ambrozio_-_prefeito_-_abono_para_os_professores.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1835/oficio_328-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_jose_paulo-__secretaria_de_transporte_-__ensaibramento.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1836/oficio_329-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_secretaria_de_transporte_-.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1837/oficio_331-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_prefeito_-_copia_de_contrato.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1838/oficio_332-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_secretaria_de_saude.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1839/oficio_333-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_prefeito_-.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1840/oficio_334-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_servicos_urbanos_-.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1841/oficio_335-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_servicos_urbanos_-.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1842/oficio_336-2024_-_encaminhamento_-__indicacao_verbal__-_11.11_-_roberto_-_prefeito_-_abono_para_profissionais_da_educacao.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1843/oficio_337-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_joao_brito_pereira__-_prefeito_-_reforma_do_posto_fiscal.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1844/oficio_338-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_marcus_rodrigo_-_secretaria_de_saude.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1845/oficio_339-2024_-_encaminhamento_-__indicacao_verbal__-_11.11.2024_-_marcus_rodrigo_-_transporte_-_ensaibramento.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1846/oficio.sec.leg._n_347-2024_-_todos_os_vereadores-__requerimento_prefeito.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1864/oficio_351-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_interior_e_transporte.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1865/oficio_352-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_roberto_luiz_chaves_-_obras_e_servicos.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1866/oficio_353-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_ser.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1867/oficio_354-2024_-_encaminhamento_-_indicacao_verbal_-_25.11.2024_-_ivanito_barbosa_de_oliveira_-_obras_e_ser.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1868/oficio_355-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1869/oficio_358-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_fabio_ambrozio_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1870/oficio_359-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_roberto_luiz_chaves-_prefeito.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1871/oficio_360-2024_-_encaminhamento_-__indicacao_verbal__-_25.11.2024_-_roberto_luiz_chaves-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1872/oficio_388-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-emiliane_ribeiro_lazaro_e__roberto_luiz_chaves_-_obras_e_servicos.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1873/oficio_389-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-geilson_dias_tomaz_-_obras_e_servicos.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1874/oficio_390-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-fabio_ambrozio_nascimento_trindade__-_prefeito_-_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1875/oficio_391-2024_-_encaminhamento_-_indicacao_verbal_-_10.12.2024_-fabio_ambrozio_nascimento_trindade__-_prefeito_-_distrito.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1757/13092024_mocao_de_aplausos_para_o_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1758/13092024_mocao_de_pesar_-_noemia_da_silveira_ferreira_-_leonardo_e_marcus_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1759/13092024_mocao_de_pesar_elizeth_rodrigues_galdino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1760/13092024_mocao_de_pesar_sebastiao_alves.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1761/13092024_mocao_de_pesar_urbano_leal_pereira.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1762/13092024_mocao_de_pesar_vicente_silveira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1763/27092024_mocao_de_aplausos_aos_alunos_medalhistas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1764/27092024_mocao_de_aplausos_time_de_basquete_ifes_de_ibatiba.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1765/27092024_mocao_de_aplausos_time_de_futebol_de_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1784/oficio_242-2024_-_mocao_de_aplausos_-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura___-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1789/oficio_271-2024_-_mocao_de_aplausos___-_time_de_basquete_ifes__-__encaminhamento_-_fabio_ambrozio_nascimento_trindade.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1790/oficio4.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1858/mocao_de_pesar_n_381.2024_nilton_augusto_nascimento.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1859/mocao_de_pesar_n382.2024_divino_izidorio_pereira.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1860/mocao_de_pesar_n_383.2024_delminda_ana_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1861/mocao_de_pesar_n_384.2024_honides_jose_campos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1862/mocao_de_pesar_n_385.2024_crispina_maria_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1863/mocao_de_pesar_n_386.2024_maria_dos_santos_amaral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1532/leg72024-202403221348255301311_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1539/leg92024-202403221612407641311.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1541/projeto_altera_o_art._1_da_lc_49.2011.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1543/3_-_projeto_de_le.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1791/leg142024-202410171522002487095l4e31311.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1533/leg162024-202403221356330935311.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1536/leg192024-202403221505570612311.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1537/leg202024-202403221516005614311.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1538/leg82024-202403221520482175311.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1542/projeto_pagamento_completivo_do_pspm.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1545/plo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1546/plo_26-2024_060411.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1547/plo_27-2024_060417.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1548/plo_28-2024_060459.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1555/plo_29-2024_premiacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1554/plo_30-2024_reserva_vagas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1549/plo_031-2024_pessoal.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1550/plo_032-2024_premiacoes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1551/plo_033-2024_agenda.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1849/plo_43-2024_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1850/plo_44-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1851/plo_45-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_46-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1847/pl_47-2024_abono.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1852/pl_48-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1853/pl_49-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1854/pl_50-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1855/pl_51-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1856/pl_52-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1878/projeto_de_lei_53-2024_residuos_solidosassinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1552/res_01-2024_regimento.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1879/projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1564/of_77.2024_-emiliane_ribeiro_lazaro_-_mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1568/of_75.2024_-_joao_brito_pereira_filho_-_jango.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1570/ivanito_barbosa_de_oliveira_of_76-2024_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1571/ivanito_barbosa_de_oliveira_of_78-2024_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1584/requerimento_de_informacoes_ao_setor_de_recursos_humanos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1585/requerimento_de_informacoes_ao_setor_de_rh_da_pmi_-_fabio_ambrozio_nascimento_trindade_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1586/requerimento_camara_municipal_003_-_ibatiba-_imoveis_locados_pela_municipalidade.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1587/requerimento_004_-_ibatiba-_informacoes_ambulancias..docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1588/requerimento_camara_municipal_005_-_ibatiba-_informacoes_hospital_municipal..docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1589/requerimento_006_-_ibatiba-_veiculos_locados_pela_municipalidade.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1597/mocao_de_pesar_-_jose_maria_pereira_-_fabio_ambrozio_nascimento_trindade..docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1598/oficio_45.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1599/oficio_46.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1600/oficio_47.2024_-_mocao_de_aplausos_-_mario_lucio_dos_santos__-_roberto_luiz_chaves..docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1632/oficio_96-2024_-_encaminhamento_-__requerimento_verbal__-__marcus_rodrigo_amorim_florindo_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1634/oficio_99-2024_-_encaminhamento_-__requerimento_verbal-_fabio_ambrozio_nascimento_trindade_-__exmo._sr._prefeito_municipal-__novo_modelo.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1677/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1678/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1684/oficio_166.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1685/oficio_168.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1687/oficio_170.2024_-__silvio_fabio_roberto_geilson_ivanito_marcus_e_joao_brito__-_requerimento.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1688/oficio_184.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1689/oficio_189.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1690/oficio_190.2024_-__marcus_rodrigo_amorim_florindo_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1695/oficio_191-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1696/oficio_192-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__prefeito.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1697/oficio_193-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_geilson_dias_tomaz-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1698/oficio_194-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-leonardo_alexandrino-__prefeito.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1699/oficio_195-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1700/oficio_196-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1701/oficio_197-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1702/oficio_198-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1703/oficio_199-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_ivanito_barbosa_de_oliveira_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1704/oficio_200-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_roberto_luiz_chaves_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1705/oficio_201-2024_-_encaminhamento_-__indicacao_verbal__-_26.08.2024_-_joao_brito_pereira_filho_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1706/oficio_171-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1707/oficio_172-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1708/oficio_173-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_geilson_dias_tomaz-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1709/oficio_174-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-leonardo_alexandrino-__prefeito_novo_modelo.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1710/oficio_175-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1711/oficio_176-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1712/oficio_177-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__dnit.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1713/oficio_178-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_roberto_luiz_chaves-__cesan.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1714/oficio_179-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-ivanito-__interior_e_transportes.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1715/oficio_180-2024_-_encaminhamento_-__indicacao_verbal__-_12.06.2024_-_ivanito_barbosa_de_oliveira__-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1735/mocao_de_aplausos__-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura_-__geilson_dias_tomaz.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1736/oficio_-_207.2024_-_joao_brito_pereira_filho_jango_-__placas_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1737/oficio_-_208.2024_-_joao_brito_pereira_filho_jango_-_saibramento.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1738/oficio_242-2024_-_mocao_de_aplausos_-_corpo_de_bombeiros_militar_e_ao_colaborador_da_prefeitura___-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1748/oficio_-_245.2024_-_joao_brito_pereira_filho_jango_-.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1749/oficio_246.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1750/oficio_271-2024_-_mocao_de_aplausos___-_time_de_basquete_ifes__-__encaminhamento_-_fabio_ambrozio_nascimento_trindade.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1751/oficio_273-2024_-_mocao_de_aplausos___-__medalhistas_obmep_2023_-_encaminhamento_-_joao_pedro_carvalho_rocha.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1752/oficio_237-2024_-_mocao_de_pesar_-_noemia_da_silveira_ferreira_-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1753/oficio_238-2024_-_mocao_de_pesar__elizeth_rodrigues_galdino_dos_santos_-__encaminhamento.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1754/oficio_239-2024_-_mocao_de_pesar_-vicente_silveira_-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1755/oficio_240-2024_-_mocao_de_pesar_-_sebastiao_alves_-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1756/oficio_241-2024_-_mocao_de_pesar_-__urbano_leal_pereira_-_encaminhamento.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1766/oficio1.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1767/oficio2.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1768/oficio3.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1769/oficio4.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1770/of308e1.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1771/of6d961.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1772/of0dae1.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1773/ofedd21.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1774/oficio_261-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_roberto_luiz_chaves__-_aproveitar_blocos_-__obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1775/oficio2.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1776/oficio_263-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_emilane_ribeiro_lazaro_-agua_tratada_-__cesan.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1777/oficio_264-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_lixeira_em_santa_clara.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1778/oficio_265-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_cataiba.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1779/oficio_266-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_dnit.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1780/oficio_267-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_emxo._sr._prefeito_municipal.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1781/oficio_268-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_geilson_dias_tomaz__-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1782/oficio_269-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_emxo._sr._prefeito_municipal.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1783/oficio_270-2024_-_encaminhamento_-__indicacao_verbal__-_25.09.2024_-_joao_brito_pereira_filho__-_iluminacao_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1788/oficio_246.2024_-__ivanito_barbosa_de_oliveira_-_requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1804/requerimento_camara_municipal_011_-_solicitacao_de_inicio_da_transicao_administrativa_conforme_art..docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1805/requerimento_camara_municipal_012_-_solicitacao_de_protocolo_de_estudo_realizado_pela_inteligencia_.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1806/mocao_de_aplousos_no_001-2024_-_time_de_basquete_do_ifes.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1807/mocao_de_aplousos_no_002-2024_-_time_de_santa_maria_de_cima..docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1810/oficio_-_274.2024_-_ivanito_barbosa_de_oliveira__-_indicacao.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1815/ofcios3.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1818/ofcios2.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1819/oficio_308-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_roberto_luiz_chaves_-_obras_e_serv.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1821/oficio_310-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_fabio_ambrozio_-_cesan.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1822/oficio_311-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_fabio_ambrozio_-_obras_e_servicos_urbanos.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1823/oficio_312-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_prefeito_-_cozinha.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1824/oficio_313-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_entulho_-__obras.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1825/oficio_314-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_emiliane_ribeiro_lazaro_-_dados_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1826/oficio_315-2024_-_encaminhamento_-__indicacao_verbal__-_25.10.2024_-_joao_pedro_carvalho_rocha_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1827/oficio.sec.leg._n_320-2024_-_marcus_rodrigo_amorim_florindo_-_requerimento_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1876/oficio.sec.leg._n_369-2024_-_requerimento_roberto_luiz_chaves_-_requerimento_prefeito.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1877/oficio.sec.leg._n_370-2024_-__geilson_dias_tomaz_-_requerimento_cesan.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2024/1857/emenda_substitutiva_01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="252.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="242.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="241.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>