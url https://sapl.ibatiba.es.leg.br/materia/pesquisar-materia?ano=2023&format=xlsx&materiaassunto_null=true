--- v0 (2025-12-25)
+++ v1 (2026-04-05)
@@ -54,3471 +54,3471 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1204/of_16_silvio.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1204/of_16_silvio.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente INDICAR que seja encaminhado à Secretaria competente o pedido para resolução da falta de energia da área de expansão urbana do Bairro Ipê. Sendo dever do poder executivo solicito que este tome as devidas providências para que a energia elétrica chegue na localidade que vai do condomínio do Juventino até as redondezas da propriedade do Senhor José Maria da Rocha</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1205/of_21_silvio.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1205/of_21_silvio.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente INDICAR que sejam feitas melhorias na iluminação da pista de caminhada Jurandir Clemente Junior, localizada no Estádio Municipal._x000D_
 No aguardo de uma especial atenção por parte desta conceituada gestão, na oportunidade, apresentamos a V.  Exª. os nossos protestos de elevada e distinta consideração</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1206/of._026.2023_-_indicacoes_-_silvio.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1206/of._026.2023_-_indicacoes_-_silvio.docx</t>
   </si>
   <si>
     <t>- Confecção da placa com o nome da avenida principal do córrego ipê que vai do Pedro Teófilo até a ponte.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/</t>
   </si>
   <si>
     <t>De acordo com informações advindas da população, fui informado que placas de trânsito referentes àquilo que disposto na Lei Federal nº 10.741/2003 - Estatuto do Idoso, e no que trata da garantia de destinação e reserva de 5 % (cinco por cento) das vagas nos estacionamentos públicos e privados, para a melhor comodidade à pessoa idosa, foram retiradas do Município. Em razão de tais fatos, solicito que Vossa Excelência possa averiguar juntos aos setores competentes, se tal informação tem procedência e em caso positivo, possam ser tomadas as medidas necessárias.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1208/of._025.2023_-_indicacoes_-_emiliane.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1208/of._025.2023_-_indicacoes_-_emiliane.docx</t>
   </si>
   <si>
     <t>- Limpeza do canteiro próximo à Secretaria de Educação; muito mato, o que pode levar a diversos riscos. _x000D_
 - Retirada dos entulhos próximo ao trailer da Dona Maria, em a COOCAFE, próximo às margens da BR 262._x000D_
 - Melhoria do Calçamento da Avenida 07 de Setembro e da avenida Mario Andreazza próximo aos trailers. _x000D_
 - Dragagem, aumento da profundidade do rio do bairro Ipê atrás da A Baiúca Pizzaria.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente REQUERER que sejam feiras as melhorias necessárias na estrada da entrada do CRAS até a localidade do Pedro Teófilo, próximo ao Russo Motos._x000D_
 No aguardo de uma especial atenção por parte deste conceituado órgão, na oportunidade, apresentamos a V.  Exª. os nossos protestos de elevada e distinta consideração</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Roberto Luiz Chaves</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1211/of._022.2023_-_indicacoes_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1211/of._022.2023_-_indicacoes_-_robertinho.docx</t>
   </si>
   <si>
     <t>1)	Indica à Prefeitura que providencie a Iluminação do Bairro dos Galdinos, que continua sem extensão elétrica.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Fernando Vieira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1212/of_02_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1212/of_02_-_fernando.docx</t>
   </si>
   <si>
     <t>Insto posto viemos respeitosamente SOLICITAR informações sobre as providências que serão tomadas para possível resolução desta demanda da população.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Joao Brito Pereira Filho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1237/of._023.2023_-_indicacoes_-_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1237/of._023.2023_-_indicacoes_-_jango.docx</t>
   </si>
   <si>
     <t>1-	Ensaibramento para as estradas mestre de Criciúma_x000D_
 2-	Nas redondezas da propriedade do Hélido Oliveira, próximo ao Edson Sangi limpeza e ensaibramento da estrada</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Leonardo David Alexandrino de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1239/of._024.2023_-_indicacoes_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1239/of._024.2023_-_indicacoes_-_leo.docx</t>
   </si>
   <si>
     <t>- Manutenção da área do Campo Mirandão em Ibatiba, desde a troca das luzes queimadas, manutenção da pista de caminhada, limpeza dos arredores, instalação de bebedores e torneiras de água. _x000D_
 - Troca das lâmpadas da Praça David Gomes._x000D_
 - Envio de ofício ao Governo do Estado para melhoria da Segurança Pública do Município de Ibatiba.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1267/of._045.2023_-_indicacoes_-_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1267/of._045.2023_-_indicacoes_-_ivanito.pdf</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira, as seguintes indicações:_x000D_
 - Indicação para que sejam construídos pontos de ônibus no trevo de Iuna, Santa Clara, Comunidade do Pontal, Resgate e Imbiruçu._x000D_
 - Que seja realizada a relocação dos postes na vila do Damazinho, distrito de Santa Clara._x000D_
 - Que seja a construção de quebra-molas nas proximidades da Vila do Damazinho no Distrito de Santa Clara.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1268/of._046_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1268/of._046_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a lavagem das ruas de Santa Clara, pois devido a intervenção da Cesan o distrito ficou com muitos resquícios de sujeira e necessita de uma intervenção na limpeza pelo Poder Público.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1269/of._047_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1269/of._047_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a limpeza com a devida roçagem dos matos que estão invadindo as residências no Distrito de Santa Clara e Crisciuma.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1270/of._048_solicita__robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1270/of._048_solicita__robertinho.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a limpeza de uma vala que está localizada na lateral da rua principal no bairro Ipê, próximo aos galpões do JP Supermercado. A vala esta entupida com matos e entulhos causando transtornos aos moradores.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1271/of._050_solicita__robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1271/of._050_solicita__robertinho.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado o reparo na tampa dos bueiro na rua as saída de Santa Maria, próximo a Toledo Madeireira.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1272/of._051_solicita__robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1272/of._051_solicita__robertinho.pdf</t>
   </si>
   <si>
     <t>Solicita carro fumacê</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1273/of._052_solicita__robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1273/of._052_solicita__robertinho.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado o patrolamento das estradas do Córrego dos Borges</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1281/of._061_solicita__robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1281/of._061_solicita__robertinho.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado o a drenagem na avenida principal no Córrego dos Carangolas. A avenida atualmente encontra-se em uma critica situação com alagamentos na via e prejudicado em muito a mobilidade dos moradores.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1283/of._57_indicacoes_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1283/of._57_indicacoes_fernando.pdf</t>
   </si>
   <si>
     <t>- Lixeiras com tampa no Bairro Ipê_x000D_
 - Lixeira de Coleta Seletiva na Rua Eusebio Florindo de Freitas_x000D_
 - Lixeiras em toda a Rua Manuel da Silveira – extensão entre Mercearia do Amélio até as imediações da Garagem da Minastur;_x000D_
 - Lixeiras Grandes e de reciclagem em todo o Bairro Trocates;_x000D_
 A presente medida se justifica, vez que as referidas avenidas contam com circulação de muitos munícipes, e houveram inúmeras solicitações de moradores elencando a dificuldade a destinação de lixo nas localidades.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1284/of._58_indicacoes_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1284/of._58_indicacoes_fernando.pdf</t>
   </si>
   <si>
     <t>- Mais médicos no PSF de Ibatiba_x000D_
 - Médico Ginecologista para atendimento no PSF</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1285/of._59_indicacoes_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1285/of._59_indicacoes_fernando.pdf</t>
   </si>
   <si>
     <t>- Calçamento da Rua acesso a creche Maria José Faria, no Bairro Ipê, entre a ponte a unidade._x000D_
 - Reparos no calçamento da Avenida Afonso Claudio.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1286/of._60_indicacoes_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1286/of._60_indicacoes_fernando.pdf</t>
   </si>
   <si>
     <t>- Para execução de um trabalho em parceria entre as Secretarias de Assistência Social, Saúde e Obras, para avaliação e providências com relação dos moradores em situação de rua que se abrigam embaixo da ponte acesso ao centro de Ibatiba._x000D_
 A presente medida se justifica, vez que não existe entrega dos correios em várias localidades do município por conta da falta de denominação de ruas e atualização do mapa de entrega do Correios, o que gera transtornos a uma grande parcela de moradores da cidade.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1293/of._073_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1293/of._073_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado o ensaibramento das estradas do Alto Criciuma, Serra dos Donatos, Barrado de Criciúma e Serra da Neblina, especialmente para favorecer o transporte e escolar e o escoamento da colheita de café que se aproxima.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1294/of._074_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1294/of._074_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a cobertura e modernização da quadra de esportes de Criciúma, estas importantes melhorias irão favorecer muito os munícipes da comunidade</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1297/of._079.2023_-_indicacoes_-_leoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1297/of._079.2023_-_indicacoes_-_leoassinado.pdf</t>
   </si>
   <si>
     <t>•	Secretária de obras realize a limpeza e o calçamento do Bairro São José;_x000D_
 •	Reforma do Campo de Santa Clara;_x000D_
 •	Que seja realizado pelo Poder Executivo a Fiscalização do Transporte Escolar nas Perobas e demais comunidades;</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1301/of._082_solicita__robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1301/of._082_solicita__robertinho.pdf</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1302/of._083_solicita__robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1302/of._083_solicita__robertinho.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a viabilidade de instalação de portas giratórias com detector de metais nas escolas e creches municipais, especialmente nas escolas que estão sendo reformadas e construídas.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1303/of._084_solicita__robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1303/of._084_solicita__robertinho.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado o relocamento dos blocos de calçamento que foram retirados na rua Theodomiro Dias Santiago.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1304/of._086_solicita__fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1304/of._086_solicita__fernando.pdf</t>
   </si>
   <si>
     <t>•	Instalação de câmeras de segurança nas instituições de ensino do município;_x000D_
 •	Que seja instalado grades e portões nas janelas e portas das instituições de ensino do município;_x000D_
 •	Que seja realizado a contratação de vigias/seguranças para o monitoramento contínuo das instituições de ensino do município;_x000D_
 •	Que seja criado uma rede de comunicação ágil com os pais e responsáveis a fim de exterminar as Fake News sobre as seguranças nas escolas, tema que tem causado pânico na comunidade;_x000D_
 •	Que seja estabelecido um protocolo de segurança para a entrada de pessoas nas instituições de ensino, de modo que seja realizado o controle das pessoas que frequentam o local;_x000D_
 •	Que seja realizado a contratação de empresa especializada para a instalação de botão de pânico para contato direto das instituições de ensino do município com a Polícia Militar.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1306/of._088_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1306/of._088_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a limpeza da comunidade de Criciúma, vez que os matos e entulhos tem tomado conta do local criando diversos focos de dengue na comunidade.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1307/of._089.2023_-_indicacoes_-_liliassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1307/of._089.2023_-_indicacoes_-_liliassinado.pdf</t>
   </si>
   <si>
     <t>•	Melhoria da segurança nas escolas, com o possível processo seletivo para vigias armados._x000D_
 •	Melhoria do P.A com aumento do número de funcionários e mais investimentos;</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1308/of._093.2023_-_indicacoes_-_ivanitoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1308/of._093.2023_-_indicacoes_-_ivanitoassinado.pdf</t>
   </si>
   <si>
     <t>•	Limpeza dos ônibus do nosso município;</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1309/of._094.2023_-_indicacoes_-_leoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1309/of._094.2023_-_indicacoes_-_leoassinado.pdf</t>
   </si>
   <si>
     <t>•	Requerimento ao poder executivo para que seja feito um levantamento dos carros abandonados do município._x000D_
 •	Indicação para que o executivo faça um requerimento ao deputado Gilson Daniel com pedido de instalação de um semáforo em frente ao antigo posto da Polícia Federal. _x000D_
 •	Que o Executivo faça o levantamento de valores e seja levado um ofício solicitante ao deputado Marcos do Val para que sejam instaladas câmaras de videomonitoramento nas principais vias da cidade;_x000D_
 •	Contratação de 10 caminhões pipas para higienização da cidade;</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1315/of._103_solicita__fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1315/of._103_solicita__fernando.pdf</t>
   </si>
   <si>
     <t>•	Que seja implantado na grade curricular da rede municipal de ensino a matéria educação para deficientes auditivos;</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1316/of._105_solicita__fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1316/of._105_solicita__fernando.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a instalação de containers para coleta de lixo na Avenida 07 de Novembro nas proximidades da Igreja Evangélica Assembleia de Deus Pr Heber Vieira;</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1317/of._106_solicita__fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1317/of._106_solicita__fernando.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a troca das lâmpadas que estão queimadas no campo de Ibatiba;_x000D_
 •	Que seja realizado a troca das lâmpadas que estão queimadas na proximidade do CRAS de Ibatiba;</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1318/of._107_solicita__fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1318/of._107_solicita__fernando.pdf</t>
   </si>
   <si>
     <t>•	Que seja instalado redutor de velocidade em forma de quebra molas na Rua Sérvulo Rodrigues Trindade, próximo a delegacia.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1320/of._109_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1320/of._109_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Que seja instalado novamente a placa com a denominação da quadra da escola de Santa Maria, no nome de João José de Freitas Diolindo.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1321/of._110_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1321/of._110_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a melhoria nas estradas da comunidade da Neblina, Córrego do Resgate e Córrego do Pontal</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1322/of._111_solicita__fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1322/of._111_solicita__fernando.pdf</t>
   </si>
   <si>
     <t>•	Que seja instalado redutor de velocidade em forma de quebra molas na Rua Manuel Alcântara de Oliveira, próximo a farmácia Pague Fácil e também próximo a clínica Aquarius.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1323/of._112_solicita__fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1323/of._112_solicita__fernando.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado reparo na pavimentação na rua João Rodrigues de Oliveira próximo a Casa do Cidadão Celio Loura.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1324/of._113_solicita__fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1324/of._113_solicita__fernando.pdf</t>
   </si>
   <si>
     <t>reparo na drenagem na rua Orondina Rocha, Bairro São Sebastião.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1326/of._116_solicita__emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1326/of._116_solicita__emiliane.pdf</t>
   </si>
   <si>
     <t>•	Que construída calçada cidadã na Rua David Gomes, próximo ao Hospital, bairro Novo Horizonte._x000D_
 •	Que seja instalado redutor de velocidade, quebra-molas, na rua próximo ao campo, nas proximidades da casa da senhora Devozina.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1327/of._117_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1327/of._117_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Que seja realizado a instalação de uma grade no bueiro na comunidade de Criciúma Rua do Cemitério.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1328/of._119.2023_-_indicacoes_-_leoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1328/of._119.2023_-_indicacoes_-_leoassinado.pdf</t>
   </si>
   <si>
     <t>1. Projeto de Pista de ciclismo na BR262._x000D_
 2. Solicita mutirão no Mirandão para que sejam feitos todos os reparos, principalmente na iluminação. _x000D_
 3. Solicita que seja realizado estudo no trânsito da rua Manoel da Silveira, pois o fluxo é intenso e de difícil tráfego._x000D_
 4. Solicita a remarcação das vagas em frente à igreja católica matriz de Ibatiba._x000D_
 5. Solicita contratação de Psicólogos para rede municipal de ensino.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1329/of._120.2023_-_indicacoes_-_jorcyassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1329/of._120.2023_-_indicacoes_-_jorcyassinado.pdf</t>
   </si>
   <si>
     <t>1. Pedido de limpeza efetiva nas ruas de Criciúma._x000D_
 2. Pedido para espalhamento de saibro e/ou REVSOL após o patrolamento das estradas rurais.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1330/of._121.2023_-_indicacoes_-_robertinhoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1330/of._121.2023_-_indicacoes_-_robertinhoassinado.pdf</t>
   </si>
   <si>
     <t>1.	Solicitar que os agentes de saúde do Bairro Boa Esperança, Bairro Floresta e IPÊ realizem agendamento, munícipes reclamam que os agentes de saúde não estão passando.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1340/of_123_mocao_de_pesar_robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1340/of_123_mocao_de_pesar_robertinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Reis, pelo falecimento do Sr. Sebastião Reis.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1345/of._128_solicita_emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1345/of._128_solicita_emiliane.pdf</t>
   </si>
   <si>
     <t>como indicações pela vereadora Emiliane Ribeiro Lázaro:_x000D_
 Contratação de profissionais especializados para realizar a segurança nas escolas municipais, uma vez que os vigias municipais não tem a preparação e capacitação adequada para este posto, além de não estarem recebendo os adicionais noturnos. Precisamos pensar na segurança dos estudantes e também dos servidores públicos.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1347/of_131_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1347/of_131_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja realizado um estudo para verificar a possibilidade de concessão da revisão do piso do magistério.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1348/of_132_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1348/of_132_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja realizado as seguintes melhorias:_x000D_
 _x000D_
 - Colocar uma lixeira em frente a Igreja Assembleia de Deus – Ministério Floresta._x000D_
 - Reparo na rua José Rodrigues Vieira – operação tapa buraco.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1349/of_133_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1349/of_133_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>que seja realizado um estudo junto a Agência dos Correios de Ibatiba sobre as limitações de entrega de correspondências em alguns bairros da cidade a fim de solucionar o problema de muitos moradores que reivindicam uma solução para o problema.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1350/of_134_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1350/of_134_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja realizado um estudo para verificar a possibilidade de instalação de luz de led em toda a paralela da BR 262</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1351/of_135_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1351/of_135_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja realizado as seguintes melhorias:_x000D_
 - Colocar uma lixeira grande no Bairro Novo Horizonte, em frente a Escola Eunice Pereira Silveira.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1352/of_136_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1352/of_136_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja realizado as seguintes providencia:_x000D_
 - Solicitar a visita da Vigilância Sanitária em terreno vizinho a instituição Play Kids, na avenida Afonso Cláudio, próximo a casa lotérica, para averiguação de enxame de abelhas que esta causando incidentes nas crianças alunas da unidade. A presente medida se justifica, vez que duas crianças foram picadas e a direção da instituição teme casos mais graves, em crianças alérgicas.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1355/of._139_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1355/of._139_solicita__jango.pdf</t>
   </si>
   <si>
     <t>seja realizado as seguintes providências:_x000D_
 •	Reitera a necessidade de que seja realizado a limpeza das ruas da comunidade de Criciúma.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1359/of_143_indicacao_emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1359/of_143_indicacao_emiliane.pdf</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja realizado um estudo para verificar a possibilidade de contratação de profissionais qualificados para fazer a guarda nas escolas, tendo em vista que os vigias não estão preparados e qualificados para fazerem o serviço de guarda nas unidades escolares, uma vez que, as intuições continuam desguarnecidas.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1360/of._146.2023_-_indicacoes_-_robertinhoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1360/of._146.2023_-_indicacoes_-_robertinhoassinado.pdf</t>
   </si>
   <si>
     <t>Roberto Luiz Chaves, as seguintes indicações:_x000D_
 1.	Fiscalização quanto a devida limpeza nos loteamentos vagos_x000D_
 2.	Revitalização do calçamento atrás do hospital_x000D_
 3.	Contratação de profissionais armados nas escolas_x000D_
 4.	 Oficie a Cesan para viabilizar a possibilidade de levar rede água e esgoto no bairro Bela Vista- conhecido como Cardereiro</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>João Pedro Carvalho Rocha</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1362/camscanner_25-05-2023_13.56.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1362/camscanner_25-05-2023_13.56.pdf</t>
   </si>
   <si>
     <t>Transporte universitário</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1366/of._148_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1366/of._148_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Solicita que seja instalado placa de identificação na entrada da comunidade de Criciúma.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1368/of_150_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1368/of_150_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Solicitar a reforma da unidade de saúde de Santa Maria de baixo;</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1369/of_151_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1369/of_151_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Solicita que seja realizado capacitação em primeiros-socorros para os profissionais que atuam na secretaria de escolas, públicas e privadas, de ensino infantil e básico e nos espaços de recreação infantil do município de Ibatiba.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1370/of_151_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1370/of_151_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1371/of._152_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1371/of._152_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Solicita que seja realizado aterro e encaibramento nas estradas sentido retiro, próximo a propriedade do senhor José Júlio na comunidade de Criciúma.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1372/of_153_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1372/of_153_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Solicita que seja realizado a construção de uma quadra na Escola Municipal Marlene Coitinho- Córrego dos Perobas;_x000D_
 - Solicita que seja construído um parque de recreação na Escola Municipal Marlene Coitinho- Córrego dos Perobas;</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1373/of_154_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1373/of_154_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Solicita que seja realizado a aplicação de revisol no Morro do João Amorim, subida para o Córrego dos Onofres pelo posto fiscal;_x000D_
 - Solicita que seja realizado a aplicação de revisol no Córrego São José do Meriti.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1374/of_155_indicacao_silvio.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1374/of_155_indicacao_silvio.pdf</t>
   </si>
   <si>
     <t>para a instalação de três (03) postes de luz na rua Joaquim José Honório, Bairro Ipê.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1375/of_156_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1375/of_156_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Solicita que seja realizado a iluminação e identificação do nome da pista de caminhada do campo de Ibatiba;</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1376/of_158_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1376/of_158_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Solicita que seja realizado a acessibilidade nas calçadas e ruas do município;</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1378/of._160.2023_-_indicacoes_-_leo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1378/of._160.2023_-_indicacoes_-_leo.pdf</t>
   </si>
   <si>
     <t>1.	Revitalização da rua Amélio Gomes Pereira, que o município notifique a empresa Cesan dos danos causados no local. _x000D_
 2.	Reitera o pedido de retirada dos carros em estado de abandono em Ibatiba.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1379/of._161.2023_-_indicacoes_-_robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1379/of._161.2023_-_indicacoes_-_robertinho.pdf</t>
   </si>
   <si>
     <t>Revitalização da Rua paralela de subida ao morro do Hospital._x000D_
 2. Revitalização da Ponte da Pitanga, pois prejudicando a passagem do tráfego de pessoas e carretas desembarquem de trabalha no café. _x000D_
 3. Revitalização da Ponte no Alto Inês, próximo ao Pastor Valdirinho, pois prejudicando a passagem do tráfego de pessoas e carretas desembarquem de café.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Jorcy Miranda Sangi</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1380/of._162.2023_-_indicacoes_-_jorcy.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1380/of._162.2023_-_indicacoes_-_jorcy.pdf</t>
   </si>
   <si>
     <t>1.	Aumento dos esforços para reabertura do Hospital.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1381/of._163.2023_-_indicacoes_-_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1381/of._163.2023_-_indicacoes_-_ivanito.pdf</t>
   </si>
   <si>
     <t>1-	notificação a empresa CESAN para que revitalize com urgência as ruas de Santa Clara que foram danificados pela obra._x000D_
 2-	Que o ônibus da saúde seja posto em circulação para atender aos munícipes._x000D_
 3-	Iluminação das comunidades de Santa Clara e Criciúma.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1383/of._165.2023_-_indicacoes_-_lili.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1383/of._165.2023_-_indicacoes_-_lili.pdf</t>
   </si>
   <si>
     <t>1-	Seja restabelecido a distribuição de água na comunidade Vila do Ademarzinho. _x000D_
 2-	Revitalização das sarjetas e bocas de lobo da cidade da comunidade de Santa Clara_x000D_
 3-	Sinalização das ruas de Ibatiba, especialmente na rua próximo ao campo e em frente ao Banco do Brasil.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1397/of_177_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1397/of_177_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Indica que o atendimento psicológico para as crianças  sejam realizados em sala lúdica;</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1398/of._178_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1398/of._178_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Solicita que seja decretado luto oficial no caso de falecimento de servidores da administração pública.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1399/of._179_solicita__jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1399/of._179_solicita__jango.pdf</t>
   </si>
   <si>
     <t>•	Solicita que seja realizado o ensaibramento na Serra dos Donatos, Alto Criciuma e Serra da Neblina.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1400/of_180_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1400/of_180_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado pavimentação e drenagem, assim como a instalação de lixeiras ecológicas nas Ruas Olívio Toledo e David Gomes Saraiva no loteamento Gilda Saraiva.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Emiliane Ribeiro Lázaro</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1404/of_184_indicacao_emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1404/of_184_indicacao_emiliane.pdf</t>
   </si>
   <si>
     <t>realizado a instalação de placas em frente à escola Eunice Pereira e Escola Helena.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1405/of_185_indicacao_emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1405/of_185_indicacao_emiliane.pdf</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja realizado a passagem do caminhão pipa pelo menos 2 vezes ao dia próximo a nova escola, e ao supermercado Muito Mais Atacarejo.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1406/of_186_indicacao_emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1406/of_186_indicacao_emiliane.pdf</t>
   </si>
   <si>
     <t>REQUERER a chamada dos aprovados no processo seletivo de agentes de endemias e agentes de saúde, uma vez que a população está sendo prejudicada quanto aos servidores que estão sobrecarregados e os aprovados que estão na lista de espera aguardando a chamada.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1407/of._187.2023_-_indicacoes_-_robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1407/of._187.2023_-_indicacoes_-_robertinho.pdf</t>
   </si>
   <si>
     <t>-Seja instalado local para amarrar os animais daqueles que utilizam de cavalos e de charretes como meio de locomoção;_x000D_
 - Criação de vagas exclusivas para os médicos e dentistas em frente a Policlínica Soniter Miranda Saraiva;_x000D_
 - Instalação de lixeiras em frente a Drogaria Ibafarma na Av. Mário Andreazza;</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1410/of._188.2023_-_indicacoes_-_lili.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1410/of._188.2023_-_indicacoes_-_lili.pdf</t>
   </si>
   <si>
     <t>indicações:_x000D_
 -Calçamento de duas ruas vicinais na chácara do Alvarino, Loteamento da Gilda Saraiva, pois faltam somente duas ruas;_x000D_
 - Revitalização do calçamento da Rua Francisco Nóia, pois fora tirado para reparo de uma manilha e não fora reposto como devido;_x000D_
 - Reitera o pedido de melhoria na saúde, principalmente marcação de exames;</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1411/of._189.2023_-_indicacoes_-_jorcy.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1411/of._189.2023_-_indicacoes_-_jorcy.docx</t>
   </si>
   <si>
     <t>indicações:_x000D_
 1.	Melhoria urgente da Saúde da Cidade de Ibatiba. _x000D_
 2.	Iluminação pública para comunidade de Santa Clara e Criciúma, especialmente no Trevo de Lajinha. _x000D_
 3.	Determinação de prazo para melhoria no calçamento de Criciúma e do término da quadra poliesportiva.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1422/of._200_-_indicacao_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1422/of._200_-_indicacao_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Cesan ES_x000D_
 _x000D_
 Vimos, muito respeitosamente à presença de Vossa Excelência, INDICAR a necessidade de que seja realizado providências concretizando infraestrutura necessária a diversas comunidades de Ibatiba que não são atendidas com serviços básicos de rede de energia, água e esgoto.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1423/of._201.2023_-_indicacoes_-_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1423/of._201.2023_-_indicacoes_-_ivanito.pdf</t>
   </si>
   <si>
     <t>1. Solicita que o Poder Executivo providencie que t Secretaria de Educação a realização de limpeza e higienização dos transportes escolares, inclusive com a fiscalização da segurança dos alunos.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1424/of._202.2023_-_indicacoes_-_liliassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1424/of._202.2023_-_indicacoes_-_liliassinado.pdf</t>
   </si>
   <si>
     <t>- Que seja realizado limpeza e iluminação na Rua Antônio da Silveira, Bairro Novo Horizonte;_x000D_
 - Que seja oficiado a empresa responsável para que realize a Iluminação no Bairro Galdino_x000D_
 -Que seja disponibilizado serviços de Limpeza e Manejo dos Resíduos Sólidos próximo a Igreja a Pastora Iracilda</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1425/of._203.2023_-_indicacoes_-_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1425/of._203.2023_-_indicacoes_-_jango.pdf</t>
   </si>
   <si>
     <t>- Que o poder executivo oficie empresa responsável pela melhoria da iluminação do trevo de Lajinha.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>José Paulo Costa Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1426/of._204.2023_-_indicacoes_-_paulinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1426/of._204.2023_-_indicacoes_-_paulinho.pdf</t>
   </si>
   <si>
     <t>- Solicita instalação de quebra-molas no Bairro Vila Nova;_x000D_
 - Solicita melhoria da sinalização das comunidades rurais;</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1427/of._205.2023_-_indicacoes_-_ivanitoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1427/of._205.2023_-_indicacoes_-_ivanitoassinado.pdf</t>
   </si>
   <si>
     <t>- Requer que em cumprimento a Lei 535/2009 seja realizado a adesivação de todos os veículos pertencentes a PMI;_x000D_
 - Requerimento para que seja solicitado da empresa que presta serviço com retroescavadeira pra secretaria de agricultura à manutenção de suas máquinas;</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1431/of_211_indicacao_fernandoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1431/of_211_indicacao_fernandoassinado.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado solicitação junto a empresa responsável para instalação de iluminação pública na estrada da cinco pemba.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1432/of_212_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1432/of_212_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado construção de faixa elevada em frente à casa do cidadão.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1433/of_213_indicacao_fernandoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1433/of_213_indicacao_fernandoassinado.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado instalação de 2 container de lixo na Rua João Rodrigues Vieira, em frente ao Clube recreativo de Ibatiba.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1434/of_214_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1434/of_214_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado estudo de trânsito e nova pavimentação na rua Teodomiro Dias Santiago.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1436/of_216_indicacao_lili.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1436/of_216_indicacao_lili.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o ensaibramento de duas ruas que estão sem calçamento no loteamento da Gilda Saraiva.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1437/of_217_indicacao_fernandoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1437/of_217_indicacao_fernandoassinado.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado a revitalização da Praça do Bairro Brasil Novo.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1438/of_217_indicacao_fernandoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1438/of_217_indicacao_fernandoassinado.pdf</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1440/of_221_indicacao_fernandoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1440/of_221_indicacao_fernandoassinado.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado operação tapa buraco nas ruas do município de Ibatiba;</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1441/of_222_2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1441/of_222_2023.pdf</t>
   </si>
   <si>
     <t>REVISOL PARAISO</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1442/of_223_2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1442/of_223_2023.pdf</t>
   </si>
   <si>
     <t>REVISOL SANTA ISABEL</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1443/of_223_2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1443/of_223_2023.pdf</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1444/of_224_2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1444/of_224_2023.pdf</t>
   </si>
   <si>
     <t>REVISOL PONTAL</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1445/of_225_2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1445/of_225_2023.pdf</t>
   </si>
   <si>
     <t>REVISOL SERRA DAS PEROBAS</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1446/of_226_2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1446/of_226_2023.pdf</t>
   </si>
   <si>
     <t>RADAR DE VELOCIDADE</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1447/of_227_2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1447/of_227_2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação Criciuma</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1448/of_228_2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1448/of_228_2023.pdf</t>
   </si>
   <si>
     <t>aterro na comunidade de Criciúma</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1459/of._230.2023_-_indicacoes_-_paulinhoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1459/of._230.2023_-_indicacoes_-_paulinhoassinado.pdf</t>
   </si>
   <si>
     <t>- Que seja jogado Revisol no morro do Cancão na Santa Maria de Cima, serra das Perobas e Carangolas, e também comunidade Santa Isabel;_x000D_
 - Que o executivo oficie ao DNIT para informar sobre o porquê de terem paralisado as obras no trecho da 262 nas áreas pertencentes à Ibatiba.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1460/of._231.2023_-_indicacoes_-_emilianeassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1460/of._231.2023_-_indicacoes_-_emilianeassinado.pdf</t>
   </si>
   <si>
     <t>-Manutenção da estrada do córrego Pérobas, pois fizeram uma limpeza no rio que fez com que as margens da estrada caíssem. _x000D_
 - Córrego Cambraia trocar as lâmpadas queimadas, fazer a manutenção da iluminação._x000D_
 - Na Rua da Fábrica de Salgados da Cris, é preciso reparo na drenagem com urgência, pois a chuva quando vem não tem escoamento e água invade as residências._x000D_
 - Chamada com urgência dos aprovados no processo seletivo de agente de saúde e endemias._x000D_
 - Urgência na execução da carteirinha de identificação da criança autista._x000D_
 - Melhoria na segurança das escolas durante a noite, pois não está havendo vigilantes noturnos, as escolas da David Gomes e E.E.M.F Maria Trindade de Oliveira._x000D_
 - Cobrança à Secretaria de Saúde sobre a falta de disponibilização de carros para as pessoas que irão receber transplantes. Máxima prioridades a estes cidadãos.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1461/of._232.2023_-_indicacoes_-_liliassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1461/of._232.2023_-_indicacoes_-_liliassinado.pdf</t>
   </si>
   <si>
     <t>- Revisol no Córrego do Paraíso próximo ao Meireles, e as estradas próximo ao Senhor Zito Toledo._x000D_
 - Quebra-molas na saída da estrada Caminhos do Campo na saída do Facão e na parte cima dos Carangolas, e também nas paralelas! _x000D_
 - Manutenção e pintura das sinalizações das vias públicas, pois já não está mais sendo possível ver as faixas._x000D_
 - Sinalização e proteção das ruas acima do Hospital, pois risco dos carros caírem da rua._x000D_
 - Nas paralelas que o Executivo verifique os carros abandonados, que estes sejam recolhidos.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1462/of._233.2023_-_indicacoes_-_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1462/of._233.2023_-_indicacoes_-_jango.pdf</t>
   </si>
   <si>
     <t>-Tapagem de um buraco em frente ao campo, pois o mesmo gera mal cheiro._x000D_
 - Morro da escola da Criciúma já ficou 3 a 4 dias sem aula por falta de possibilidade de rodagem naquele morro, prejudicando os alunos._x000D_
 - Melhoria na acessibilidade e da estrutura do Conselho Tutelar Municipal. _x000D_
 - Instalação de radar de velocidade no trevo de Lajinha e de Iúna;_x000D_
 -Recuperação a pavimentação em frente ao campo de futebol da Comunidade de Criciuma;_x000D_
 - Que seja realizado um aterro nas estradas mestres próximo a propriedade da Selma até o Córrego da Chácara na Comunidade de Criciuma;</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1463/of._234.2023_-_indicacoes_-_leoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1463/of._234.2023_-_indicacoes_-_leoassinado.pdf</t>
   </si>
   <si>
     <t>- Manutenção da Praça do Bairro Brasil Novo._x000D_
 - Limpeza da Quadra Poliesportiva._x000D_
 - Quebra-Molas em frente à Igreja Maranata, na R. Ângelo Colombo.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1464/of._235.2023_-_indicacoes_-_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1464/of._235.2023_-_indicacoes_-_ivanito.pdf</t>
   </si>
   <si>
     <t>- Cobrança ao Secretário de Obras sobre a limpeza e manejo de resíduos sólidos do município. Na Comunidade de Santa Maria em frente a casa do Sr. Celcino Fernandes à um monte de britas q impossibilita a entrada nas garagens._x000D_
 - Rua Manoel da Silveira manutenção da drenagem e limpeza dos materiais excedentes._x000D_
 - Requerimento com respostas em Ofício ao Secretário de Saúde sobre a troca de bateria do ônibus da Saúde, novo, reparo com urgência._x000D_
 - Revisol do Paraíso, Carangolas, Santa Isabel e Pontal, também Santa Maria de Baixo._x000D_
 - Cobrança ao Secretário de Obras sobre a limpeza e manejo de resíduos sólidos do município.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1465/of._236_2023-_marcelo_santosassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1465/of._236_2023-_marcelo_santosassinado.pdf</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente para solicitar que seja realizado notificação às operadoras de telefonia quanto a qualidade do serviço oferecido aos munícipes de Ibatiba-ES. _x000D_
 A presente solicitação se faz necessária considerando que os consumidores que utilizam os serviços das referidas operadoras têm reclamado da qualidade do serviço de telefonia celular, enfrentando dificuldades para realizar simples ligações, tornando-se inviável a comunicação, trazendo transtorno e prejuízo a quem também utiliza do celular para trabalho, um contraponto à tendência mundial de inclusão digital._x000D_
 Considerando que a telefonia móvel é hoje um serviço de utilidade pública de altíssima importância, pois supre as necessidades básicas de comunicação, diminuindo distâncias, aproximando as pessoas e possibilitando o atendimento de seus usuários nos mais variados tipos de serviço._x000D_
 Considerando que a cobertura de Redes 4G já chega a 4.465 municípios brasileiros, o que corresponde a 95,6%. Requer</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1466/of_238_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1466/of_238_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado a troca de poste de iluminação pública em frente ao posto Boas Novas do Bairro Boa Esperança;_x000D_
 A presente medida justifica se, pois, o poste esta com muitos danos e risco para os munícipes.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1467/of_241_indicacao_silvio.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1467/of_241_indicacao_silvio.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado o calçamento na Rua Maria de Freitas Alves, bairro Ipê próximo a creche Ipê;</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1468/of_242_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1468/of_242_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado melhorias com aplicação de revisol ou fresa de asfalto nas estradas da comunidade dos Carangolas, próximo à casa do Sr Gerso Valério;</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1469/of_243_indicacao_robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1469/of_243_indicacao_robertinho.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado uma readequação do trânsito próximo a Escola Eunice Pereira, pois no atual modo de mão e contra mão não tem dado trafegabilidade aos munícipes.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1470/of_244_indicacao_robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1470/of_244_indicacao_robertinho.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado calçamento próximo a Creche do Ipê pois os munícipes tem sofrido com os danos da chuva.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>- Indica que seja realizado instalação do Revisol na Comunidade do Alto Inês, da saída da BR262 até a comunidade dos mineiros.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1472/of_246_indicacao_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1472/of_246_indicacao_jango.pdf</t>
   </si>
   <si>
     <t>- Indica que seja construído caixas de contenção na estrada saída de Criciuma destino aos Donatos.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1474/of._249.2023_-_indicacoes_-_lili.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1474/of._249.2023_-_indicacoes_-_lili.pdf</t>
   </si>
   <si>
     <t>- Que seja verificado problema na rede de esgoto rua Luiz Carlos Monteiro no bairro Ipê próximo à igreja Pastor Mário,</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1475/of._250.2023_-_indicacoes_-_ivanitoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1475/of._250.2023_-_indicacoes_-_ivanitoassinado.pdf</t>
   </si>
   <si>
     <t>-Que o poder executivo oficie a superintendência da central de vagas para melhoria do atendimento;_x000D_
 - Que seja regulamentado o piso salarial enfermagem, _x000D_
 -Que seja realizado o pagamento do 14º salário dos agentes de saúde;</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1479/of_253_indicacao_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1479/of_253_indicacao_jango.pdf</t>
   </si>
   <si>
     <t>- Indica que seja oficiado ao Detran ES para que realize a devida sinalização na Comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1490/of_254_indicacao_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1490/of_254_indicacao_jango.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado melhorias com ensaibramento, e patrolamento próximo as vias de acesso às propriedades nas estradas do Córrego dos Paula.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1491/of_255_indicacao_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1491/of_255_indicacao_jango.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado melhorias na ponte do Córrego dos Chácaras, pois a atual é muito estreita causando risco aos carros e ônibus escolar que trafegam no local.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1494/of_259_indicacao_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1494/of_259_indicacao_fernando.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado melhorias com pavimentação e drenagem nas ruas do bairro Boa Vista, comunidade do Antônio Tachico;</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1495/of_260_indicacao_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1495/of_260_indicacao_jango.pdf</t>
   </si>
   <si>
     <t>- Indica que seja realizado melhorias com ensaibramento das estradas mestre de Criciuma a Santa Clara na Serra dos Donatos.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1210/of_20_mocao_de_pesar_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1210/of_20_mocao_de_pesar_robertinho.docx</t>
   </si>
   <si>
     <t>Sua ausência deixa desolados seus familiares, amigos e conhecidos, nos deixando como exemplo seu modelo de vida enquanto cidadã de bem._x000D_
 _x000D_
 Aos seus familiares, nossas sinceras condolências reiterando que este Vereador não poderia deixar de se expressar ao seu pesar. Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1233/of_19_mocao_de_pesar_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1233/of_19_mocao_de_pesar_jango.docx</t>
   </si>
   <si>
     <t>Vereador João Brito Pereira Filho- Jango, com assento neste Legislativo Municipal, vem respeitosamente, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família Gonçalves, pelo falecimento do Sr. Afonso José Gonçalves.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira, Emiliane Ribeiro Lázaro, Fernando Vieira de Souza, Ivanito Barbosa de Oliveira, Joao Brito Pereira Filho, João Pedro Carvalho Rocha, Jorcy Miranda Sangi, José Paulo Costa Silva, Leonardo David Alexandrino de Carvalho, Roberto Luiz Chaves, Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1253/of_17_mocao_de_pesar_lino_garcia.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1253/of_17_mocao_de_pesar_lino_garcia.docx</t>
   </si>
   <si>
     <t>Vereadores, com assento neste Legislativo Municipal, vem respeitosamente, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família Garcia, pelo falecimento do Sr. Lino Garcia.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1274/of._53_mocao_de_pesar_lili.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1274/of._53_mocao_de_pesar_lili.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à Família Silveira Campos, pelo falecimento da Sra. Eunice Cândido da Silveira Campos.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1282/of._62.2023_-_mocao_de_aplausos_-_ufadfib.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1282/of._62.2023_-_mocao_de_aplausos_-_ufadfib.pdf</t>
   </si>
   <si>
     <t>Igreja Evangélica Assembleia de Deus Ministério Floresta, na pessoa da liderança feminina da UFADFIB pelo Congresso da União Feminina que acontecerá nos dias 24 e 26 de março.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1311/of._99.2023_-_mocao_de_aplausos_-_pm.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1311/of._99.2023_-_mocao_de_aplausos_-_pm.pdf</t>
   </si>
   <si>
     <t>a POLÍCIA MILITAR DO ESTADO DO ESPÍRITO SANTO pelo aniversário de 188 anos.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1312/of._100.2023_-_mocao_de_aplausos_-_majorassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1312/of._100.2023_-_mocao_de_aplausos_-_majorassinado.pdf</t>
   </si>
   <si>
     <t>encaminhar Moção de Aplausos ao Major Guilherme de Paula Moratti Dalmonech pela promoção a patente de Major merecidamente recebida na solenidade ocorrida no ultimo dia 04 de abril.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Sr. Alexandre Carlos Sangi Fonseca.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1325/of._115.2023_-_mocao_de_aplausos_-_igreja.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1325/of._115.2023_-_mocao_de_aplausos_-_igreja.pdf</t>
   </si>
   <si>
     <t>aos representantes da Igreja Evangélica Renovo do Senhor, na pessoa da liderança dos varões pelo Culto dos Varões que aconteceu nos dias 22 de abril.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Vicente de Medeiros, pelo falecimento da Sra. Laura Vicente de Medeiros.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1342/of_125_mocao_de_pesar_robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1342/of_125_mocao_de_pesar_robertinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Teodoro da Silveira, pelo falecimento do Sr. Jorge Teodoro da Silveira.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1343/of._126_mocao_de_pesar_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1343/of._126_mocao_de_pesar_fernando.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à Família Dias de Carvalho, pelo falecimento do Sr. Atedino Dias de Carvalho</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1344/of._127_mocao_de_pesar_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1344/of._127_mocao_de_pesar_fernando.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à Família Tomás, pelo falecimento do Sr. Antônio Tomas.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1346/of._130.2023_-_mocao_de_aplausos_-_incaper.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1346/of._130.2023_-_mocao_de_aplausos_-_incaper.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos servidores responsáveis pelo evento Dia do Campo que aconteceu no dia 26 de abril de 2023.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1353/of._137.2023_-_mocao_de_aplausos_-_apae.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1353/of._137.2023_-_mocao_de_aplausos_-_apae.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos servidores responsáveis pelo evento Cavalgada Beneficente que aconteceu no dia 07 de maio de 2023.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1354/of._138_mocao_de_pesar_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1354/of._138_mocao_de_pesar_jango.pdf</t>
   </si>
   <si>
     <t>presente VOTO DE PESAR à Família Alves, pelo falecimento do Sr. José Alves, conhecido como José Picasso.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Alves da Silva, pelo falecimento do Sr. José Alves da Silva.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1358/of_142_mocao_de_pesar_robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1358/of_142_mocao_de_pesar_robertinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Tomás de Souza, pelo falecimento do Sr. Antônio Tomás de Souza</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>Moção de pesar Evalbert</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1367/of._149_mocao_de_pesar_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1367/of._149_mocao_de_pesar_jango.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à Família Monteiro Moreira, pelo falecimento da Sra. Neuri Monteiro Moreira.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1377/of._159.2023_-_mocao_de_aplausos_-_ieadi.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1377/of._159.2023_-_mocao_de_aplausos_-_ieadi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a liderança da 1ª Igreja Evangélica Assembleia de Deus de Ibatiba, na pessoa do Pastor Presidente Heber Vieira pelos Aniversário de 65 anos de fundação neste município. _x000D_
 A presente moção foi proposta pelos Vereadores Fernando Vieira de Souza e Roberto Luiz Chaves.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1384/of._166_mocao_de_pesar_jorcy.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1384/of._166_mocao_de_pesar_jorcy.pdf</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1385/of._167_mocao_de_pesar_silvio.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1385/of._167_mocao_de_pesar_silvio.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à Família Fonseca, pelo falecimento do Sr. José Aníbal da Fonseca.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1396/of._176.2023_-_mocao_de_aplausos_-_secretaria.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1396/of._176.2023_-_mocao_de_aplausos_-_secretaria.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos servidores responsáveis pela participação no evento RuralturES que aconteceu nos dias 15 a 18 de junho no município de Venda Nova do Imigrante.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1401/of._181_mocao_de_pesar_jango.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1401/of._181_mocao_de_pesar_jango.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à Família Souza, pelo falecimento da Sra. Geralda de Souza.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1402/of_182_mocao_de_pesar_roberto_coelho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1402/of_182_mocao_de_pesar_roberto_coelho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Nunes Coelho, pelo falecimento do Sr. Roberto Nunes Coelho.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1403/of_183_mocao_de_pesar_robertinho.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1403/of_183_mocao_de_pesar_robertinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Soares de Castro, pelo falecimento do Sr. Auzerino Soares de Castro</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1412/of._190.2023_-_mocao_de_aplausos_-_geturiassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1412/of._190.2023_-_mocao_de_aplausos_-_geturiassinado.pdf</t>
   </si>
   <si>
     <t>a Associação Gestora de Turismo Rural de Ibatiba pela participação no evento RuralturES que aconteceu nos dias 15 a 18 de junho no município de Venda Nova do Imigrante.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1413/of._191.2023_-_mocao_de_aplausos_-_pork_sassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1413/of._191.2023_-_mocao_de_aplausos_-_pork_sassinado.pdf</t>
   </si>
   <si>
     <t>a Hamburgueria Pork’s Burger de Ibatiba pela participação no evento RuralturES que aconteceu nos dias 15 a 18 de junho no município de Venda Nova do Imigrante.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1414/of._192.2023_-_mocao_de_aplausos_-_tribosassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1414/of._192.2023_-_mocao_de_aplausos_-_tribosassinado.pdf</t>
   </si>
   <si>
     <t>a Tribos Casa de Defumados de Ibatiba pela participação no evento RuralturES que aconteceu nos dias 15 a 18 de junho no município de Venda Nova do Imigrante.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1415/of._193.2023_-_mocao_de_aplausos_-_lovelandassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1415/of._193.2023_-_mocao_de_aplausos_-_lovelandassinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Cervejaria Loveland de Ibatiba pela participação no evento RuralturES que aconteceu nos dias 15 a 18 de junho no município de Venda Nova do Imigrante.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1416/of._194.2023_-_mocao_de_aplausos_-_jhonattan.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1416/of._194.2023_-_mocao_de_aplausos_-_jhonattan.pdf</t>
   </si>
   <si>
     <t>Aplausos a Jhonattan Ribeiro da Silva, vencedor Medalha de bronze_x000D_
 no campeonato estadual de Kung Fu Wushu de 2023.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1417/of._195.2023_-_mocao_de_aplausos_-_expoalassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1417/of._195.2023_-_mocao_de_aplausos_-_expoalassinado.pdf</t>
   </si>
   <si>
     <t>a Prefeitura de Lajinha pela realização no evento XXEXPOAL que aconteceu nos dias 23 a 25 de junho no município de Lajinha.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>seja realizado providências concretizando infraestrutura necessária a diversas comunidades de Ibatiba que não são atendidas com serviços básicos de rede de energia, água e esgoto.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1419/of._197.2023_-_mocao_de_aplausos_-_thalisonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1419/of._197.2023_-_mocao_de_aplausos_-_thalisonassinado.pdf</t>
   </si>
   <si>
     <t>a Thalison Gonçalves Rodrigues, Atleta e diretor técnico responsável pelo equipamento ARENA FIGHT (stallony team sul), Medalha de ouro no campeonato estadual de Kung Fu Wushu 2023.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1420/of._198.2023_-_mocao_de_aplausos_-_guilhermeassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1420/of._198.2023_-_mocao_de_aplausos_-_guilhermeassinado.pdf</t>
   </si>
   <si>
     <t>Aplausos a Guilherme Faber Barbosa, Medalha de Bronze, no campeonato estadual de Kung Fu Wushu de 2023.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1421/of._199.2023_-_mocao_de_aplausos_-_pedroassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1421/of._199.2023_-_mocao_de_aplausos_-_pedroassinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Pedro Miranda de Oliveira, Medalha de ouro, no campeonato estadual de Kung Fu wushu 2023.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1429/of._208.2023_-_mocao_de_aplausos_-_expoal_camara.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1429/of._208.2023_-_mocao_de_aplausos_-_expoal_camara.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Câmara de Vereadores de Lajinha pela realização do evento EXPOAL que aconteceu nos dias 23 a 25 de junho no município de Lajinha.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1435/of_215_mocao_de_pesar_lili_e_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1435/of_215_mocao_de_pesar_lili_e_fernando.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família de Castro, pelo falecimento da Sra Gerli Galote.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1439/of_219_mocao_de_pesar_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1439/of_219_mocao_de_pesar_lili.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Segal da Silva, pelo falecimento do Sr. Edemir Segal da Silva.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1473/of._247.2022_-_mocao_de_aplausos_-_festao_solidario.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1473/of._247.2022_-_mocao_de_aplausos_-_festao_solidario.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos A Diretoria da Casa de Repouso Nossa Senhora da Penhapela realização do Festão Solidário no município de Ibatiba.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1476/of_251_mocao_de_pesar_lili.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1476/of_251_mocao_de_pesar_lili.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Oliveira Costa, pelo falecimento da Sra Maria Geralda de Oliveira Costa.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1492/of._256.2023_-_mocao_de_aplausos_-_multirao.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1492/of._256.2023_-_mocao_de_aplausos_-_multirao.docx</t>
   </si>
   <si>
     <t>pela  realização dos mutirões que aconteceram no Bairro Boa Esperança, Comunidade de Criciuma e Comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1493/of._257.2023_-_mocao_de_aplausos_-_aderesassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1493/of._257.2023_-_mocao_de_aplausos_-_aderesassinado.pdf</t>
   </si>
   <si>
     <t>ADERES, pela brilhante participação na Feira dos Municípios que aconteceu nos dias 01 a 03 de setembro no Pavilhão de Carapina na Serra ES.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Luciano Miranda Salgado</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1097/plc_02-2023_-_acordo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1097/plc_02-2023_-_acordo.pdf</t>
   </si>
   <si>
     <t>Altera o §2º do art. 54 da Lei Complementar nº 38/2009 - Estatuto dos Servidores Públicos do Município de Ibatiba/ES.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_complementar_5-2023_altera_estatuto.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_complementar_5-2023_altera_estatuto.pdf</t>
   </si>
   <si>
     <t>ALTERA O §2° DO ART. 54 DA LEI COMPLEMENTAR N° 38/2009 - ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE lBATIBA/ES</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1099/plc_06-2023_-_processo_seletivo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1099/plc_06-2023_-_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação temporária de cargos e autorização para contratação pessoal para atender as necessidades de excepcional interesse público da secretaria municipal de administração e da outras providências.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1100/plc_07-2023_-_revisao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1100/plc_07-2023_-_revisao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos do poder executivo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_complementar_8-2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_complementar_8-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO DA ADMINISTRAÇÃO MUNICIPAL NA SECRETARIA DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1336/projeto_de_lei_de_credito_especial_educacao_-_recicla_bem_alterado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1336/projeto_de_lei_de_credito_especial_educacao_-_recicla_bem_alterado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBATIBA - ES.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1337/msg_16.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1337/msg_16.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "IBATIBA: PACTO PELA PAZ", NO AMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1386/projeto_de_lei_complementar_4.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1386/projeto_de_lei_complementar_4.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO TEMPORÁRIA DE CARGOS</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_complementar_5.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_complementar_5.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE IBATIBA — ES.”</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1409/projeto_de_lei_complementar_2_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1409/projeto_de_lei_complementar_2_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO TEMPORÁRIA DE CARGO</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_complementar_8_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_complementar_8_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 3º DA LEI_x000D_
 COMPLEMENTAR Nº 237, DE 08 DE JUNHO DE_x000D_
 2022, QUE DISPÕE SOBRE A CRIAÇÃO_x000D_
 TEMPORÁRIA DE CARGOS E AUTORIZAÇÃO_x000D_
 PARA CONTRATAÇÃO DE PESSOAL PARA_x000D_
 ATENDER AS NECESSIDADES DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO DA_x000D_
 ADMINISTRAÇÃO NA SECRETARIA MUNICIPAL_x000D_
 DE EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_complementar_2_2.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_complementar_2_2.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 2º DA LEI COMPLEMENTAR Nº_x000D_
 272, DE 28 DE FEVEREIRO DE 2023, QUE AUTORIZA A_x000D_
 CONTRATAÇÃO DE PESSOAL PARA ATENDER AS_x000D_
 NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL_x000D_
 INTERESSE PÚBLICO DA ADMINISTRAÇÃO_x000D_
 MUNICIPAL NA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_lei_complementar_9.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_lei_complementar_9.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A DOAÇÃO DE ÁREA DO MUNICÍPIO_x000D_
 DE IBATIBA-ES PARA A CONSTRUÇÃO DA SEDE_x000D_
 PRÓPRIA DO INSTITUTO CAPIXABA DE_x000D_
 PESQUISA, ASSISTÊNCIA TÉCNICA E EXTENSÃO_x000D_
 RURAL - INCAPER.”</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_complementar_10.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_complementar_10.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA ESCOLHA DIRETOR ESCOLAR</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_xxx_2023_pdde_municipalassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_xxx_2023_pdde_municipalassinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DINHEIRO DIRETO NA ESCOLA</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1506/projeto_de_lei_complementar_11.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1506/projeto_de_lei_complementar_11.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO TEMPORÁRIA DE CARGOS E AUTORIZAÇÃO PARA CONTRATAÇÃO DE PESSOAL PARA ATENDER AS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO DA ADMINISTRAÇÃO NA SECRETARIA MUNICIPAL DE SAÚDE E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_1_2.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_1_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO TEMPORÁRIA DE CARGOS</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUMENTO SALARIAL DE_x000D_
 18% PARA OS PROFISSIONAIS DO_x000D_
 MAGISTÉRIO DO MUNICÍPIO DE IBATIBA_x000D_
 DESCRITOS NO ARTIGO 5°, INCISOS I, II, III E_x000D_
 IV, DA LEI COMPLEMENTAR N°37/2009, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1527/projeto_de_lei_complementar_2023_-_dispoe_sobre_a_criacao_temporaria_de_cargos_e_autorizacao_para_demandas_da_administracao_e_demais_secretariasassinadoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1527/projeto_de_lei_complementar_2023_-_dispoe_sobre_a_criacao_temporaria_de_cargos_e_autorizacao_para_demandas_da_administracao_e_demais_secretariasassinadoassinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO TEMPORÁRIA_x000D_
 DE CARGOS E AUTORIZAÇÃO PARA_x000D_
 CONTRATAÇÃO DE PESSOAL PARA_x000D_
 ATENDER AS NECESSIDADES DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO DA_x000D_
 ADMINISTRAÇÃO MUNICIPAL EM_x000D_
 DIVERSAS SECRETARIAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO TEMPORÁRIA_x000D_
 DE CARGOS E AUTORIZAÇÃO PARA_x000D_
 CONTRATAÇÃO DE PESSOAL PARA_x000D_
 ATENDER AS NECESSIDADES DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO DA_x000D_
 ADMINISTRAÇÃO NA SECRETARIA_x000D_
 MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_02-2023_cessao_de_uso.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_02-2023_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO E CONVALIDAÇÃO DE TERMO DE CESSÃO DE USO GRATUITO DE BEM IMÓVEL QUE CELEBRAM COMO OUTORGANTE CEDENTE O DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT E COMO OUTORGADO CESSIONÁRIO O MUNICÍPIO DE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1101/projeto_de_lei_03-2023_voluntariado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1101/projeto_de_lei_03-2023_voluntariado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal do Voluntariado - Colabora Ibatiba e dá outras providências.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1262/camscanner_03-08-2023_14.48.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1262/camscanner_03-08-2023_14.48.pdf</t>
   </si>
   <si>
     <t>Estabelece no âmbito do Município de Ibatiba, o regime de prioridade e contratação diferenciada para a aquisição de café no âmbito da administração pública municipal, na forma da Lei Complementar Federal nº123 de 14 de dezembro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1275/projeto_lei__05_23_dia_de_carteira_de_identificacao_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1275/projeto_lei__05_23_dia_de_carteira_de_identificacao_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação da Pessoa com Deficiência no âmbito do Município de Ibatiba, e dá outras providências.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1276/projeto_lei__06_23_dia_de_conscientizacao_autismo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1276/projeto_lei__06_23_dia_de_conscientizacao_autismo.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Conscientização do Autismo no calendário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1277/projeto_lei__07_23_dia_de_luta_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1277/projeto_lei__07_23_dia_de_luta_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Institui Dia de Luta da Pessoa com Deficiência no calendário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_lei_08_prioridade_fernandoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_lei_08_prioridade_fernandoassinado.pdf</t>
   </si>
   <si>
     <t>Assegura ao aluno com deficiência, prioridade na matrícula em escolas municipais mais próximas de sua residência e dá outras providências.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1280/projeto_de_lei_2023_-_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_vigente_do_municipio_de_ibatiba__esassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1280/projeto_de_lei_2023_-_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_vigente_do_municipio_de_ibatiba__esassinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL AO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_lei_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1332/msg_15.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1332/msg_15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE UNIFORME ESCOLAR DO PROGRAMA RECICLE BEM AOS ALUNOS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1334/msg17.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1334/msg17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE ACORDOS DIRETOS COM CREDORES DE PRECATÓRIOS</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_de_lei_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO E PUBLICAÇÃO DO ORÇAMENTO DA CRIANÇA E ADOLESCENTE- OC NO MUNICÍPIO DE IBATIBA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1361/projeto_de_lei_2.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1361/projeto_de_lei_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE SEGURANÇA_x000D_
 PÚBLICA E DO FUNDO MUNICIPAL DE_x000D_
 SEGURANÇA PÚBLICA.”</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1364/projeto_de_lei_-_premiacao_feira_verde.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1364/projeto_de_lei_-_premiacao_feira_verde.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE PREMIAÇÃO NA FEIRA VERDE 2023- 9ª EDIÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_xxx_2023_-_doacao_de_verba_para_pagamento_de_atracoes_culturaisassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_xxx_2023_-_doacao_de_verba_para_pagamento_de_atracoes_culturaisassinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA_x000D_
 DOAÇÃO DE VERBA DO FUNCULTURA/ES-2022_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1387/projeto_lei_17_prioridade_autismo_fernando.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1387/projeto_lei_17_prioridade_autismo_fernando.pdf</t>
   </si>
   <si>
     <t>Assegura a criança e ao adolescente com Transtorno do Espectro Autista (TEA) e demais deficiências intelectuais, prioridade nas consultas com psiquiatra e psicólogos na rede municipal de saúde do município de Ibatiba e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1388/projeto_de_lei_18_cooperativismo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1388/projeto_de_lei_18_cooperativismo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE COOPERATIVISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O SINDICATO RURAL DE IBATIBA</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1391/projeto_de_lei_3.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1391/projeto_de_lei_3.pdf</t>
   </si>
   <si>
     <t>PREMIAÇÃO RAINHA E PRINCESA DO TROPEIRO</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_2_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_2_1.pdf</t>
   </si>
   <si>
     <t>CONVENIO ACIBA</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_3.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_3.pdf</t>
   </si>
   <si>
     <t>PREMIAÇÃO EM CONCURSOS DE MARCHAS E CONCURSOS LEITEIROS DE IBATIBA</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_lei_4.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_lei_4.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA DOAÇÃO DE PREMIAÇÃO PARA CONCURSO MUNICIPAL DE QUALIDADE  DE CAFÉ ARÁBICA</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1430/pl_10.08.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1430/pl_10.08.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA CELEBRAÇÃO DE ACORDO JUDICIAL</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei_4.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei_4.pdf</t>
   </si>
   <si>
     <t>CUSTEIO PARTICIPAÇÃO FEIRA DE NEGÓCIOS</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1453/projeto_de_lei_5.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1453/projeto_de_lei_5.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVENIO</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE SEGURANÇA ALIMENTAR</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1455/projeto_de_lei_2_6.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1455/projeto_de_lei_2_6.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE IBATIBA_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2024."</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1456/projeto_de_lei_6.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1456/projeto_de_lei_6.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO PLANO PLURIANUAL</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1478/projeto_de_lei_xxx_-_2023_cessao_de_estagiariosassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1478/projeto_de_lei_xxx_-_2023_cessao_de_estagiariosassinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E REGULAMENTA CESSÃO DE ESTAGIÁRIOS</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA TRABALHADORA RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1481/diarias.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1481/diarias.pdf</t>
   </si>
   <si>
     <t>Estabelece Normas Para A Concessão E O Pagamento De Viagens, Diárias, Passagens Aéreas, Reembolsos E Ajuda De Custo No Poder Executivo Municipal E Dá Outras Providências".</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1482/vale_alimentacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1482/vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza Pagamento De Vale Alimentação Extra A Servidores Públicos No Ano De 2023".</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1483/cessao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1483/cessao.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Autorização De Cessão De Uso Gratuito De Bem Imóvel Que Celebram Como Outorgante Cedente O Município De Ibatiba E Outorgado Cessionário A Câmara Municipal De Ibatiba E Dá Outras Providências".</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1484/projeto_de_lei__escola_flavio_alcure.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1484/projeto_de_lei__escola_flavio_alcure.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1485/projeto_lei_36_dia_do_nascituro_fernandoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1485/projeto_lei_36_dia_do_nascituro_fernandoassinado.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município de Ibatiba o Dia Municipal do Nascituro e de Conscientização sobre os Riscos do Aborto, a ser comemorado, anualmente em outubro.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1487/projeto_empreendedorismo_emiliane.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1487/projeto_empreendedorismo_emiliane.pdf</t>
   </si>
   <si>
     <t>“Cria dia Municipal do Empreendedorismo Feminino e dá outras providências.”.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa do serviço no dia do seu aniversário natalício ao servidor municipal de Ibatiba ES</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_7.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_7.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse aos servidores efetivos e contratados referente</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1496/projeto_de_lei__2.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1496/projeto_de_lei__2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE UNIFORMES</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1497/projeto_de_lei_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1497/projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCURSO PARA PREMIAÇÃO DE DECORAÇÃO NATALINA</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1498/projeto_de_lei_3_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1498/projeto_de_lei_3_1.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE CRECHE MUNICIPAL</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1499/projeto_de_lei_4_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1499/projeto_de_lei_4_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA MORANDO MELHOR</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1500/projeto_de_lei_5.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1500/projeto_de_lei_5.pdf</t>
   </si>
   <si>
     <t>PROJETO IBATIBA DE TODAS AS CORES</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1501/projeto_de_lei_3_2_tempo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1501/projeto_de_lei_3_2_tempo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo máximo_x000D_
 de espera para realização de_x000D_
 procedimentos médicos nas_x000D_
 Unidades da Rede Pública de_x000D_
 Saúde e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1502/projeto_de_lei_3_2_cadeira.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1502/projeto_de_lei_3_2_cadeira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 disponibilização de cadeiras_x000D_
 na primeira fila aos alunos_x000D_
 com Transtorno de Déficit de_x000D_
 Atenção e_x000D_
 Hiperatividade -_x000D_
 TDAH e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1503/projeto_de_lei_2_3.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1503/projeto_de_lei_2_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Semana da_x000D_
 Orientação Profissional para o_x000D_
 Primeiro Emprego nas escolas_x000D_
 públicas municipais de Ibatiba_x000D_
 no calendário municipal, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1504/projeto_de_lei_1_1agendamento.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1504/projeto_de_lei_1_1agendamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o agendamento_x000D_
 telefônico de consultas para_x000D_
 pessoas idosas e pessoas_x000D_
 com deficiência cadastradas_x000D_
 nas unidades de saúde do_x000D_
 município de Ibatiba-ES e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1507/camscanner_20-11-2023_16.18.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1507/camscanner_20-11-2023_16.18.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a neutralização dos  gases de efeito estufa</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto_de_lei_1_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto_de_lei_1_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL AO ORCAMENTO VIGENTE DO MUNICÍPIO DE IBATIBA - ES".</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1510/projeto_de_lei_2_4.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1510/projeto_de_lei_2_4.pdf</t>
   </si>
   <si>
     <t>"ALTERAÇÃO DO PLANO PLURIANUAL DE 2022-2025."_x000D_
 052/2023</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1511/projeto_de_lei_3_3.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1511/projeto_de_lei_3_3.pdf</t>
   </si>
   <si>
     <t>SOBRE ALTERAÇÃO DA LEI DE DIRETRIZES_x000D_
 ORCAMENTÁRIA PARA O EXERCÍCIO DE 2024".</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1512/projeto_de_lei_8.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1512/projeto_de_lei_8.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto_de_lei_2_7.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto_de_lei_2_7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BICICLETAS AOS ALUNOS  DO MUNICÍPIO DE IBATIBA</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1515/projeto_lei__biblia.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1515/projeto_lei__biblia.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a leitura da Bíblia como recurso paradidático nas escolas da rede pública e particular de ensino no município de Ibatiba.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1516/projeto_de_lei_xxx-_cria__o_conselho_sobre_drogasassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1516/projeto_de_lei_xxx-_cria__o_conselho_sobre_drogasassinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE POLÍTICAS PÚBLICAS SOBRE DROGAS E INSTITUI O FUNDO MUNICIPAL DE POLÍTICAS PÚBLICAS SOBRE DROGAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1517/mensagem_no_060__2023_precatorios_-_acordoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1517/mensagem_no_060__2023_precatorios_-_acordoassinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE ACORDOS DIRETOS COM CREDORES DE PRECATÓRIOS, RELATIVOS ÀS ADMINISTRAÇÕES DIRETA E INDIRETA DO MUNICÍPIO, E INSTITUI A CÂMARA DE CONCILIAÇÃO DE PRECATÓRIOS – CCP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1518/mensagem_no_058_2023_conselho_da_mulherassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1518/mensagem_no_058_2023_conselho_da_mulherassinado.pdf</t>
   </si>
   <si>
     <t>““DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER – CMDM – E DO FUNDO MUNICIPAL DOS DIREITOS DA MULHER E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1519/projeto_de_lei_xxx-_cria__o_conselho_da_juventudeassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1519/projeto_de_lei_xxx-_cria__o_conselho_da_juventudeassinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE – CONJUV, E INSTITUI O FUNDO MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1520/projeto_de_lei_-_abono_geral_-_2023assinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1520/projeto_de_lei_-_abono_geral_-_2023assinado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PAGAMENTO DE ABONO AOS_x000D_
 SERVIDORES DO MUNICÍPIO DE IBATIBA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1521/projeto_de_lei_vale_alimentacao_atualizado_2024assinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1521/projeto_de_lei_vale_alimentacao_atualizado_2024assinado.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O VALE ALIMENTAÇÃO AOS_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS DO PODER_x000D_
 EXECUTIVO MUNICIPAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1522/projeto_de_lei_vale_alimentacao_extra_dezembro_de_2023assinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1522/projeto_de_lei_vale_alimentacao_extra_dezembro_de_2023assinado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA PAGAMENTO DE VALE_x000D_
 ALIMENTAÇÃO EXTRA A SERVIDORES_x000D_
 PÚBLICOS NO MÊS DE DEZEMBRO DO ANO DE_x000D_
 2023”.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1523/projeto_de_lei_xxx-_cria__o_conselho_do_idosoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1523/projeto_de_lei_xxx-_cria__o_conselho_do_idosoassinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DO IDOSO – CMI, E_x000D_
 INSTITUI O FUNDO MUNICIPAL DOS_x000D_
 DIREITOS DO IDOSO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1524/projeto_de_lei__altera_lei_do_ticket__feira_-_2024assinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1524/projeto_de_lei__altera_lei_do_ticket__feira_-_2024assinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O TICKET- FEIRA NO ÂMBITO_x000D_
 DO MUNICÍPIO DE IBATIBA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_xxx_2023_dispoe_sobre_a_doacao_de_bicicletas_-_secretaria_de_educacao_-_2024assinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_xxx_2023_dispoe_sobre_a_doacao_de_bicicletas_-_secretaria_de_educacao_-_2024assinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DOAÇÃO DE 100 (CEM)_x000D_
 BICICLETAS NAS DIVERSAS INICIATIVAS DA_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO NO_x000D_
 ANO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1529/projeto_de_lei___2023_concede_abono_2023assinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1529/projeto_de_lei___2023_concede_abono_2023assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE IBATIBA.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1265/projeto_de_resolucao_1-2023.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1265/projeto_de_resolucao_1-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Resolução n° 17/2021 e dá outras providências</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1279/resolucao_02_23_folha_de_pagamento.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1279/resolucao_02_23_folha_de_pagamento.pdf</t>
   </si>
   <si>
     <t>Disciplina as rotinas e procedimentos na formalização da folha de pagamento dos servidores e vereadores da Câmara Municipal de Ibatiba-ES e dá outras providências.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_resolucao__03_23_sessao_em__homenagem_maes_de_pessoa_com_deficiencia_com_emenda.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_resolucao__03_23_sessao_em__homenagem_maes_de_pessoa_com_deficiencia_com_emenda.pdf</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1338/projeto_resolucao__04_23_sistema_de_monitoramento.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1338/projeto_resolucao__04_23_sistema_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Monitoramento de Ocorrências de Violência Escolar no Poder Legislativo do município de Ibatiba-ES, e dá outras providências.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto_em_comemoracao_ao_dia_do_advogado_-_leo-manifesto_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto_em_comemoracao_ao_dia_do_advogado_-_leo-manifesto_1.pdf</t>
   </si>
   <si>
     <t>Sessão solene dia do advogado</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1395/resolucao__06_23_sessao_em__homenagem_14_batalhao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1395/resolucao__06_23_sessao_em__homenagem_14_batalhao.pdf</t>
   </si>
   <si>
     <t>SESSÃO SOLENE HOMENAGEM ANIVERSÁRIO 14 BATALHÃO</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1458/projeto_de_resolucao_07_2023_sessao_solene_reforma_protestanteassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1458/projeto_de_resolucao_07_2023_sessao_solene_reforma_protestanteassinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SESSÃO SOLENE NA CÂMARA MUNICIPAL DE IBATIBA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>emenda na resolução 02/2021</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1531/projeto_de_resolucao_09_devolucao_duodecimo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1531/projeto_de_resolucao_09_devolucao_duodecimo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RESTITUIÇÃO DO SALDO FINANCEIRO DE QUE TRATA O ARTIGO 168, § 2, DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL, INTRODUZIDO PELA EMENDA CONSTITUCIONAL 109, DE 15 DE MARÇO DE 2021."</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1102/projeto_emenda_lei_organicaassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1102/projeto_emenda_lei_organicaassinado.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso IV e inciso V na redação do art.7º da Lei Orgânica do Município de Ibatiba/ES e dá outras providências.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1287/of._64_emenda_apae.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1287/of._64_emenda_apae.pdf</t>
   </si>
   <si>
     <t>solicitar a apresentação de emenda parlamentar junto ao Orçamento da União para construção da segunda fase da obra da sede da APAE do município de Ibatiba.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1288/of._65_emenda_pestalozzi.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1288/of._65_emenda_pestalozzi.pdf</t>
   </si>
   <si>
     <t>solicitar a apresentação de emenda parlamentar junto ao Orçamento da União para custeio da Pestalozzi do município de Ibatiba.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1213/of_03_solicita_informacoes_agente_de_saude_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1213/of_03_solicita_informacoes_agente_de_saude_-_fernando.docx</t>
   </si>
   <si>
     <t>Com efeito, como é de conhecimento deste setor, os vereadores estão sendo questionados pelos servidores acerca do efetivo repasse, isto posto, solicitamos informações para melhor esclarecimento à classe interessada.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1214/of_11_solicita_educacao_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1214/of_11_solicita_educacao_fernando.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR que seja realizado a manutenção e término da pavimentação das vias que restaram do cemitério localizado no Bairro Lacerda do Município.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1215/of_12_solicita_educacao_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1215/of_12_solicita_educacao_fernando.docx</t>
   </si>
   <si>
     <t>1) Segurança, o portão de entrada e saída fica em frente a uma BR muito movimentada e perigosa;_x000D_
 2) Ventilação das salas;_x000D_
 3) Local adequado (refeitório) para as crianças realizarem suas refeições;_x000D_
 4) Ambiente de lazer para crianças praticarem exercícios ao ar livre;_x000D_
 5) Instalação de portas nas salas.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1216/of_034_solicita_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1216/of_034_solicita_fernando.docx</t>
   </si>
   <si>
     <t>•	Operação tapa buracos no asfalto da Rodovia 07 de Novembro, iniciando no galpão da Galpen até o Supermercado JP Teófilo no bairro Floresta;_x000D_
 •	Operação tapa buraco na Avenida Mario Andreazza nas mediações do posto Ale até a Farmácia Preço Baixo. _x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a proibir o estacionamento em um dos sentidos nas proximidade da igreja Sagrada Família no Bairro Lacerda até o Cemitério daquele bairro._x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a proibir o estacionamento nas duas vias na proximidade da igreja Assembleia de Deus Ministério Floresta- Pr Mario Lúcio dos Santos_x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a_x000D_
 •	Revitalização na Praça  e quadra de areia do Bairro Brasil Novo</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1217/of_35_solicita_feranndo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1217/of_35_solicita_feranndo.docx</t>
   </si>
   <si>
     <t>•	Solicita que seja realizado a regulamentação do trânsito de forma a proibir o estacionamento em um dos sentidos nas proximidades da igreja Sagrada Família até o Cemitério no Bairro Lacerda._x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a proibir o estacionamento nas duas vias na proximidade da igreja Assembleia de Deus Ministério Floresta- Pr Mario Lúcio dos Santos_x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a possibilitar um estacionamento de embarque e desembarque de alunos em frente ao Hotelzinho Play Kids, na Avenida Afonso Cláudio</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1218/of_37_solicita_feranndo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1218/of_37_solicita_feranndo.docx</t>
   </si>
   <si>
     <t>•	Revitalização na Praça e quadra de areia do Bairro Brasil Novo</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1219/of_0345solicita_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1219/of_0345solicita_fernando.docx</t>
   </si>
   <si>
     <t>•	Solicita que seja realizado a regulamentação do trânsito de forma a proibir o estacionamento em um dos sentidos nas proximidades da igreja Sagrada Família até o Cemitério no Bairro Lacerda._x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a proibir o estacionamento nas duas vias na proximidade da igreja Assembleia de Deus Ministério Floresta- Pr Mario Lúcio dos Santos_x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a possibilitar um estacionamento de embarque e desembarque de alunos em frente ao Hotel Play Kids na Avenida Afonso Cláudio</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1220/of._035_solicita_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1220/of._035_solicita_fernando.docx</t>
   </si>
   <si>
     <t>•	Solicita que seja realizado a regulamentação do trânsito de forma a proibir o estacionamento em um dos sentidos nas proximidades da igreja Sagrada Família até o Cemitério no Bairro Lacerda._x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a proibir o estacionamento de caminhão na Avenida 07 de Novembro na proximidade da igreja Assembleia de Deus Ministério Floresta- Pr Mario Lúcio dos Santos_x000D_
 •	Solicita que seja realizado a regulamentação do trânsito de forma a possibilitar um estacionamento de embarque e desembarque de alunos em frente ao Hotel Play Kids na Avenida Afonso Cláudio</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1221/of._38_solicita_feranndo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1221/of._38_solicita_feranndo.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente para informar a destinação de recursos do Deputado Federal Amaro Neto ao Município de Ibatiba, conforme solicitação deste vereador, anexo ofício.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1222/oficio_10_emenda_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1222/oficio_10_emenda_fernando.docx</t>
   </si>
   <si>
     <t>solicitar a apresentação de emenda parlamentar junto ao Orçamento da União para aquisição de um veículo para atendimento ao setor de fiscalização do município de Ibatiba</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1223/of_04_solicita_contrato_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1223/of_04_solicita_contrato_-_ivanito.docx</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado a este vereador cópias de todos os contratos de locação entabulados pelo Município, com a descrição do local, valores e listagem dos proprietários.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1224/of_06_solicita_contrato_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1224/of_06_solicita_contrato_-_ivanito.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja encaminhado a este vereador a listagem com os valores pagos com transporte de pacientes de saúde, referente a janeiro a dezembro de 2022, incluso a juntada de cópias das relativas notas fiscais.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1225/of_07_solicita_contrato_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1225/of_07_solicita_contrato_-_ivanito.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja encaminhado a este vereador a listagem com os valores pagos com a locação de ambulância para o município, incluso cópias dos respectivos contratos.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1226/of_08_solicita_emenda_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1226/of_08_solicita_emenda_-_ivanito.docx</t>
   </si>
   <si>
     <t>Com nossos cordiais cumprimentos nos dirigimos a Vossa Excelência para solicitar a apresentação de emenda parlamentar junto ao Orçamento da União para aquisição de uma ambulância para atender o Hospital Público Municipal, bem como a aquisição de um micro-ônibus para o transporte de pacientes do município</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1227/of_08_solicita_emenda_hospital_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1227/of_08_solicita_emenda_hospital_-_ivanito.docx</t>
   </si>
   <si>
     <t>Com nossos cordiais cumprimentos nos dirigimos a Vossa Excelência para solicitar a apresentação de emenda parlamentar junto ao Orçamento da União para aquisição de uma ambulância para atender o Hospital Público Municipal, bem como a aquisição de um micro-ônibus para o transporte de pacientes do município.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1228/of_09_solicita_agricultura_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1228/of_09_solicita_agricultura_-_ivanito.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja realizado a manutenção das estradas Caminho do Campo do município de Ibatiba, especificamente as comunidades de Criciúma, Santa Clara, e Carangolas.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1229/of_013_solicita_contrato_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1229/of_013_solicita_contrato_-_ivanito.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR/REQUERER que seja encaminhado a este vereador a listagem com os valores pagos com a locação de máquinas patrol, retroescavadeira e caminhão para o município, incluso cópias dos respectivos contratos no período de janeiro a dezembro de 2022.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1230/of._027.2023_-_indicacoes_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1230/of._027.2023_-_indicacoes_-_ivanito.docx</t>
   </si>
   <si>
     <t>-  Indicação para que a PMI tome providências quanto ao transporte dos alunos de Santa Clara, pois, durante a noite os pais dos alunos precisam levar e buscar os alunos até o trevo de Lajinha, fato que é acarreta diversos riscos de segurança._x000D_
 - Informações sobre o quanto foi pago de ambulância, patrol e máquinas durante os últimos dois anos.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1231/of_014_solicita_contrato_-_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1231/of_014_solicita_contrato_-_jango.docx</t>
   </si>
   <si>
     <t>•	Ensaibramento das estradas na cabeceria de Criciúma, próximo ao calçamento do senhor José Vicente, a estrada é muito movimentada e o acúmulo de barro tem impedido a passagem de transporte escolar e de trabalhadores da região;</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1232/of_015_solicita_contrato_-_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1232/of_015_solicita_contrato_-_jango.docx</t>
   </si>
   <si>
     <t>•	Manutenção com ensaibramento das estradas na Barra de Criciúma, próximo a propriedade do senhor Edio Sangi, o acúmulo de barro tem impedido a passagem de transporte escolar e de trabalhadores da região;</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1234/of_031_solicita_contrato_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1234/of_031_solicita_contrato_jango.docx</t>
   </si>
   <si>
     <t>•	Construção de uma creche na Comunidade de Criciúma, justifica-se esta importante obra vez que as moradoras têm sofrido especialmente no período de</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1235/of_032_solicita_contrato_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1235/of_032_solicita_contrato_jango.docx</t>
   </si>
   <si>
     <t>•	Ensaibramento e patrolamento das estradas na Serra dos Donatos na divisa de Santa Clara e Criciúma, a estrada é muito movimentada e o acúmulo de barro tem impedido a passagem de transporte escolar e de trabalhadores da região;</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1236/of_033_solicita_contrato_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1236/of_033_solicita_contrato_jango.docx</t>
   </si>
   <si>
     <t>•	Construção de uma capela mortuária, com cozinha, banheiro, berçário e estacionamento. Medida importante para os moradores da comunidade que há tempos reclamam pela ausência de um local apropriado para velar seus entes queridos.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1238/of_01_transporte_universitario_-_jorcy.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1238/of_01_transporte_universitario_-_jorcy.docx</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente, presta-se o presente SOLICITAR informações sobre a possibilidade de que o Transporte Universitário que atende alunos da comunidade de Santa Clara no momento do retorno deixe os alunos na localidade do posto fiscal.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1254/of_028_solicita_revisao_legislativo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1254/of_028_solicita_revisao_legislativo.docx</t>
   </si>
   <si>
     <t>Neste sentido, vimos por meio da presente mensagem, sugerir a este respeitável Poder que, se possível, elabore substitutivo a lei complementar de nº 07/23, contemplando também os agentes acima citados, tendo em vista o entendimento do nobre Tribunal de Contas do Estado do Espírito Santo, exarado através do PARECER/CONSULTA TC-013/2017 – PLENÁRIO, que assim decidiu:</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1255/of_029_solicita_revisao_legislativo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1255/of_029_solicita_revisao_legislativo.docx</t>
   </si>
   <si>
     <t>Servimos do presente para informar a Vossa Excelência que foi protocolado nesta Casa de Leis na data de 17 de fevereiro de 2023, o projeto de lei complementar nº 07/2023, que dispõe acerca da revisão geral anual dos servidores.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1256/of._42_ao_mp_encaminha_contas_2019.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1256/of._42_ao_mp_encaminha_contas_2019.docx</t>
   </si>
   <si>
     <t>Regimento Interno desta Casa de Leis, vimos respeitosamente, COMUNICAR-LHE à respeito do Julgamento do Parecer /Prévio de TC -70/2022  emitido pelo Tribunal de Contas do Estado d  o Espirito Santo – TCE/ES, que trata da prestação de contas do exercício do ano de 2019 de responsabilidade de Luciano Miranda Salgado, cujo julgamento foi pela aprovação do Parecer Prévio emitido pelo TCEES.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1257/of._043_solicita_cesan.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1257/of._043_solicita_cesan.docx</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja realizado a extensão da rede de água DN50 no bairro Cambraia. Este vereador tem recebido reinvindicações de moradores da localidade que solicitam a presente instalação de rede, isto posto solicita que seja realizado estudo sobre a viabilidade, e posteriormente atendimento a esta antiga solicitação da comunidade elencada. Anexo documentações apresentadas pelos moradores.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1266/of._044_solicita_contrato_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1266/of._044_solicita_contrato_ivanito.pdf</t>
   </si>
   <si>
     <t>SOLICITAR/REQUERER que seja encaminhado a este vereador a listagem com os valores pagos com a o frete do REVSOL desde quando foram iniciados os trabalhos no município.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1289/of._66_onibus_escolar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1289/of._66_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>que os parlamentares possam realizar a adaptação na legislação que permita que os ônibus do MEC possam ser utilizados por estudantes do nível técnico de instituições de ensino privado.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1290/of._67_enem.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1290/of._67_enem.pdf</t>
   </si>
   <si>
     <t>solicitar que os parlamentares possam dialogar com o INEP para tornar Ibatiba sede de local de prova para o ENEM 2023</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1291/of._72__internet_5g.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1291/of._72__internet_5g.pdf</t>
   </si>
   <si>
     <t>solicitar que os parlamentares possam atuar para incluir Ibatiba para receber internet 5G.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1292/of._71_obra_quadra.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1292/of._71_obra_quadra.pdf</t>
   </si>
   <si>
     <t>solicitar que os parlamentares possam atuar junto ao MEC para destravar a obra da quadra da escola David Gomes.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1295/of._75_emenda_agricultura.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1295/of._75_emenda_agricultura.pdf</t>
   </si>
   <si>
     <t>emenda parlamentar junto ao Orçamento da União para a agricultura do município de Ibatiba</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1296/of._76_emenda_agricultura.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1296/of._76_emenda_agricultura.pdf</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1298/of._080.2023_-_requerimento_-_leoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1298/of._080.2023_-_requerimento_-_leoassinado.pdf</t>
   </si>
   <si>
     <t>•	_x000D_
 Que seja encaminhado a este vereador o cardápio da merenda escolar para o ano letivo de 2023.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1299/of._081.2023_-_requerimento_-_ivanitoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1299/of._081.2023_-_requerimento_-_ivanitoassinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a este vereador relatório do transporte escolar realizado aos alunos da Escola da Comunidade de Perobas;_x000D_
 Que seja encaminhado cópias dos contratos de carros que prestaram serviços a secretaria de educação nas comunidades de Perobas, Feliz Mudança, Agua Limpa, Barra Grande e ainda o  nome dos motoristas, monitoras e a marca dos respectivos veículos.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1305/of._087_solicita__ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1305/of._087_solicita__ivanito.pdf</t>
   </si>
   <si>
     <t>•	encaminhado cópias de todos os contratos de locação entabulados pelo Município, com a descrição do local, valores e listagem dos proprietários._x000D_
 •	a listagem com os valores pagos com o frete do REVSOL desde quando foram iniciados os trabalhos no município;_x000D_
 •	Informações sobre o quanto foi pago de ambulância, patrol e máquinas durante os últimos dois anos.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1310/of._097.2023_-_indicacoes_-_comissao_de_saude.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1310/of._097.2023_-_indicacoes_-_comissao_de_saude.pdf</t>
   </si>
   <si>
     <t>•	Relação de exames, consultas e cirurgias que estão aguardando agendamento no sistema de saúde;_x000D_
 •	Que seja esclarecido sobre a falta de cobertores e lençóis do Pronto Socorro municipal.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1313/of._102_2023-_marcelo_santos.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1313/of._102_2023-_marcelo_santos.pdf</t>
   </si>
   <si>
     <t>realizado um estudo junto ao Detran ES manifestando a necessidade de medida urgente de melhorias na sinalização do trânsito, tais como, troca das placas de sinalização danificadas, pintura e remarcação de faixas de pedestre, lombada, sinalização horizontal e vertical das vias do município de Ibatiba-ES.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1319/of._108_2023-_amaro_neto.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1319/of._108_2023-_amaro_neto.pdf</t>
   </si>
   <si>
     <t>um estudo junto ao DNIT manifestando a necessidade de medida urgente de instalação de um semáforo para prevenção de acidentes no cruzamento da   BR262 próximo a antiga PRF do município de Ibatiba-ES.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1331/of._122.2023_-_indicacoes_-_ivanitoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1331/of._122.2023_-_indicacoes_-_ivanitoassinado.pdf</t>
   </si>
   <si>
     <t>1.	Ofício à secretaria de saúde em resposta a falta de dentistas em Criciúma, Santa Clara e Santa Maria de Baixo.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1357/of._141.2023_-_indicacoes_-_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1357/of._141.2023_-_indicacoes_-_ivanito.pdf</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira, o seguinte requerimento:_x000D_
 1.	Cópia do contrato de prestação de serviços da empresa de limpeza pública do município, bem como a relação dos funcionários.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1382/of._164.2023_-_indicacoes_-_ivanito.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1382/of._164.2023_-_indicacoes_-_ivanito.pdf</t>
   </si>
   <si>
     <t>1-	Relação de todos os cargos comissionados e gratificados da prefeitura de Ibatiba com a remuneração.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1428/of._207.2023_-_indicacoes_-_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1428/of._207.2023_-_indicacoes_-_ivanito.docx</t>
   </si>
   <si>
     <t>- Requerimento de listagem de todos os carros pertencentes à Secretaria de Saúde do município de Ibatiba;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3825,67 +3825,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1204/of_16_silvio.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1205/of_21_silvio.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1206/of._026.2023_-_indicacoes_-_silvio.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1208/of._025.2023_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1211/of._022.2023_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1212/of_02_-_fernando.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1237/of._023.2023_-_indicacoes_-_jango.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1239/of._024.2023_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1267/of._045.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1268/of._046_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1269/of._047_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1270/of._048_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1271/of._050_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1272/of._051_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1273/of._052_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1281/of._061_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1283/of._57_indicacoes_fernando.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1284/of._58_indicacoes_fernando.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1285/of._59_indicacoes_fernando.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1286/of._60_indicacoes_fernando.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1293/of._073_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1294/of._074_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1297/of._079.2023_-_indicacoes_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1301/of._082_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1302/of._083_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1303/of._084_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1304/of._086_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1306/of._088_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1307/of._089.2023_-_indicacoes_-_liliassinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1308/of._093.2023_-_indicacoes_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1309/of._094.2023_-_indicacoes_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1315/of._103_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1316/of._105_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1317/of._106_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1318/of._107_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1320/of._109_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1321/of._110_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1322/of._111_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1323/of._112_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1324/of._113_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1326/of._116_solicita__emiliane.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1327/of._117_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1328/of._119.2023_-_indicacoes_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1329/of._120.2023_-_indicacoes_-_jorcyassinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1330/of._121.2023_-_indicacoes_-_robertinhoassinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1340/of_123_mocao_de_pesar_robertinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1345/of._128_solicita_emiliane.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1347/of_131_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1348/of_132_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1349/of_133_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1350/of_134_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1351/of_135_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1352/of_136_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1355/of._139_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1359/of_143_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1360/of._146.2023_-_indicacoes_-_robertinhoassinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1362/camscanner_25-05-2023_13.56.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1366/of._148_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1368/of_150_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1369/of_151_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1370/of_151_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1371/of._152_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1372/of_153_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1373/of_154_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1374/of_155_indicacao_silvio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1375/of_156_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1376/of_158_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1378/of._160.2023_-_indicacoes_-_leo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1379/of._161.2023_-_indicacoes_-_robertinho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1380/of._162.2023_-_indicacoes_-_jorcy.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1381/of._163.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1383/of._165.2023_-_indicacoes_-_lili.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1397/of_177_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1398/of._178_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1399/of._179_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1400/of_180_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1404/of_184_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1405/of_185_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1406/of_186_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1407/of._187.2023_-_indicacoes_-_robertinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1410/of._188.2023_-_indicacoes_-_lili.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1411/of._189.2023_-_indicacoes_-_jorcy.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1422/of._200_-_indicacao_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1423/of._201.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1424/of._202.2023_-_indicacoes_-_liliassinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1425/of._203.2023_-_indicacoes_-_jango.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1426/of._204.2023_-_indicacoes_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1427/of._205.2023_-_indicacoes_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1431/of_211_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1432/of_212_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1433/of_213_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1434/of_214_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1436/of_216_indicacao_lili.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1437/of_217_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1438/of_217_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1440/of_221_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1441/of_222_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1442/of_223_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1443/of_223_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1444/of_224_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1445/of_225_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1446/of_226_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1447/of_227_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1448/of_228_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1459/of._230.2023_-_indicacoes_-_paulinhoassinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1460/of._231.2023_-_indicacoes_-_emilianeassinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1461/of._232.2023_-_indicacoes_-_liliassinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1462/of._233.2023_-_indicacoes_-_jango.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1463/of._234.2023_-_indicacoes_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1464/of._235.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1465/of._236_2023-_marcelo_santosassinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1466/of_238_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1467/of_241_indicacao_silvio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1468/of_242_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1469/of_243_indicacao_robertinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1470/of_244_indicacao_robertinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1472/of_246_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1474/of._249.2023_-_indicacoes_-_lili.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1475/of._250.2023_-_indicacoes_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1479/of_253_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1490/of_254_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1491/of_255_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1494/of_259_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1495/of_260_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1210/of_20_mocao_de_pesar_robertinho.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1233/of_19_mocao_de_pesar_jango.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1253/of_17_mocao_de_pesar_lino_garcia.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1274/of._53_mocao_de_pesar_lili.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1282/of._62.2023_-_mocao_de_aplausos_-_ufadfib.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1311/of._99.2023_-_mocao_de_aplausos_-_pm.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1312/of._100.2023_-_mocao_de_aplausos_-_majorassinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1325/of._115.2023_-_mocao_de_aplausos_-_igreja.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1342/of_125_mocao_de_pesar_robertinho.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1343/of._126_mocao_de_pesar_fernando.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1344/of._127_mocao_de_pesar_fernando.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1346/of._130.2023_-_mocao_de_aplausos_-_incaper.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1353/of._137.2023_-_mocao_de_aplausos_-_apae.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1354/of._138_mocao_de_pesar_jango.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1358/of_142_mocao_de_pesar_robertinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1367/of._149_mocao_de_pesar_jango.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1377/of._159.2023_-_mocao_de_aplausos_-_ieadi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1384/of._166_mocao_de_pesar_jorcy.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1385/of._167_mocao_de_pesar_silvio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1396/of._176.2023_-_mocao_de_aplausos_-_secretaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1401/of._181_mocao_de_pesar_jango.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1402/of_182_mocao_de_pesar_roberto_coelho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1403/of_183_mocao_de_pesar_robertinho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1412/of._190.2023_-_mocao_de_aplausos_-_geturiassinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1413/of._191.2023_-_mocao_de_aplausos_-_pork_sassinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1414/of._192.2023_-_mocao_de_aplausos_-_tribosassinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1415/of._193.2023_-_mocao_de_aplausos_-_lovelandassinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1416/of._194.2023_-_mocao_de_aplausos_-_jhonattan.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1417/of._195.2023_-_mocao_de_aplausos_-_expoalassinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1419/of._197.2023_-_mocao_de_aplausos_-_thalisonassinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1420/of._198.2023_-_mocao_de_aplausos_-_guilhermeassinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1421/of._199.2023_-_mocao_de_aplausos_-_pedroassinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1429/of._208.2023_-_mocao_de_aplausos_-_expoal_camara.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1435/of_215_mocao_de_pesar_lili_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1439/of_219_mocao_de_pesar_lili.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1473/of._247.2022_-_mocao_de_aplausos_-_festao_solidario.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1476/of_251_mocao_de_pesar_lili.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1492/of._256.2023_-_mocao_de_aplausos_-_multirao.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1493/of._257.2023_-_mocao_de_aplausos_-_aderesassinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1097/plc_02-2023_-_acordo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_complementar_5-2023_altera_estatuto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1099/plc_06-2023_-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1100/plc_07-2023_-_revisao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_complementar_8-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1336/projeto_de_lei_de_credito_especial_educacao_-_recicla_bem_alterado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1337/msg_16.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1386/projeto_de_lei_complementar_4.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_complementar_5.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1409/projeto_de_lei_complementar_2_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_complementar_8_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_complementar_2_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_lei_complementar_9.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_complementar_10.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_xxx_2023_pdde_municipalassinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1506/projeto_de_lei_complementar_11.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_1_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1527/projeto_de_lei_complementar_2023_-_dispoe_sobre_a_criacao_temporaria_de_cargos_e_autorizacao_para_demandas_da_administracao_e_demais_secretariasassinadoassinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_02-2023_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1101/projeto_de_lei_03-2023_voluntariado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1262/camscanner_03-08-2023_14.48.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1275/projeto_lei__05_23_dia_de_carteira_de_identificacao_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1276/projeto_lei__06_23_dia_de_conscientizacao_autismo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1277/projeto_lei__07_23_dia_de_luta_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_lei_08_prioridade_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1280/projeto_de_lei_2023_-_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_vigente_do_municipio_de_ibatiba__esassinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1332/msg_15.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1334/msg17.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1361/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1364/projeto_de_lei_-_premiacao_feira_verde.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_xxx_2023_-_doacao_de_verba_para_pagamento_de_atracoes_culturaisassinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1387/projeto_lei_17_prioridade_autismo_fernando.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1388/projeto_de_lei_18_cooperativismo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1391/projeto_de_lei_3.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_2_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_3.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_lei_4.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1430/pl_10.08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei_4.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1453/projeto_de_lei_5.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1455/projeto_de_lei_2_6.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1456/projeto_de_lei_6.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1478/projeto_de_lei_xxx_-_2023_cessao_de_estagiariosassinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1481/diarias.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1482/vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1483/cessao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1484/projeto_de_lei__escola_flavio_alcure.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1485/projeto_lei_36_dia_do_nascituro_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1487/projeto_empreendedorismo_emiliane.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_7.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1496/projeto_de_lei__2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1497/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1498/projeto_de_lei_3_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1499/projeto_de_lei_4_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1500/projeto_de_lei_5.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1501/projeto_de_lei_3_2_tempo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1502/projeto_de_lei_3_2_cadeira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1503/projeto_de_lei_2_3.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1504/projeto_de_lei_1_1agendamento.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1507/camscanner_20-11-2023_16.18.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto_de_lei_1_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1510/projeto_de_lei_2_4.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1511/projeto_de_lei_3_3.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1512/projeto_de_lei_8.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto_de_lei_2_7.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1515/projeto_lei__biblia.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1516/projeto_de_lei_xxx-_cria__o_conselho_sobre_drogasassinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1517/mensagem_no_060__2023_precatorios_-_acordoassinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1518/mensagem_no_058_2023_conselho_da_mulherassinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1519/projeto_de_lei_xxx-_cria__o_conselho_da_juventudeassinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1520/projeto_de_lei_-_abono_geral_-_2023assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1521/projeto_de_lei_vale_alimentacao_atualizado_2024assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1522/projeto_de_lei_vale_alimentacao_extra_dezembro_de_2023assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1523/projeto_de_lei_xxx-_cria__o_conselho_do_idosoassinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1524/projeto_de_lei__altera_lei_do_ticket__feira_-_2024assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_xxx_2023_dispoe_sobre_a_doacao_de_bicicletas_-_secretaria_de_educacao_-_2024assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1529/projeto_de_lei___2023_concede_abono_2023assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1265/projeto_de_resolucao_1-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1279/resolucao_02_23_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_resolucao__03_23_sessao_em__homenagem_maes_de_pessoa_com_deficiencia_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1338/projeto_resolucao__04_23_sistema_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto_em_comemoracao_ao_dia_do_advogado_-_leo-manifesto_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1395/resolucao__06_23_sessao_em__homenagem_14_batalhao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1458/projeto_de_resolucao_07_2023_sessao_solene_reforma_protestanteassinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1531/projeto_de_resolucao_09_devolucao_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1102/projeto_emenda_lei_organicaassinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1287/of._64_emenda_apae.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1288/of._65_emenda_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1213/of_03_solicita_informacoes_agente_de_saude_-_fernando.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1214/of_11_solicita_educacao_fernando.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1215/of_12_solicita_educacao_fernando.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1216/of_034_solicita_fernando.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1217/of_35_solicita_feranndo.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1218/of_37_solicita_feranndo.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1219/of_0345solicita_fernando.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1220/of._035_solicita_fernando.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1221/of._38_solicita_feranndo.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1222/oficio_10_emenda_fernando.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1223/of_04_solicita_contrato_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1224/of_06_solicita_contrato_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1225/of_07_solicita_contrato_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1226/of_08_solicita_emenda_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1227/of_08_solicita_emenda_hospital_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1228/of_09_solicita_agricultura_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1229/of_013_solicita_contrato_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1230/of._027.2023_-_indicacoes_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1231/of_014_solicita_contrato_-_jango.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1232/of_015_solicita_contrato_-_jango.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1234/of_031_solicita_contrato_jango.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1235/of_032_solicita_contrato_jango.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1236/of_033_solicita_contrato_jango.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1238/of_01_transporte_universitario_-_jorcy.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1254/of_028_solicita_revisao_legislativo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1255/of_029_solicita_revisao_legislativo.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1256/of._42_ao_mp_encaminha_contas_2019.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1257/of._043_solicita_cesan.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1266/of._044_solicita_contrato_ivanito.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1289/of._66_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1290/of._67_enem.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1291/of._72__internet_5g.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1292/of._71_obra_quadra.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1295/of._75_emenda_agricultura.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1296/of._76_emenda_agricultura.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1298/of._080.2023_-_requerimento_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1299/of._081.2023_-_requerimento_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1305/of._087_solicita__ivanito.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1310/of._097.2023_-_indicacoes_-_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1313/of._102_2023-_marcelo_santos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1319/of._108_2023-_amaro_neto.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1331/of._122.2023_-_indicacoes_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1357/of._141.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1382/of._164.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1428/of._207.2023_-_indicacoes_-_ivanito.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1204/of_16_silvio.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1205/of_21_silvio.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1206/of._026.2023_-_indicacoes_-_silvio.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1208/of._025.2023_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1211/of._022.2023_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1212/of_02_-_fernando.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1237/of._023.2023_-_indicacoes_-_jango.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1239/of._024.2023_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1267/of._045.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1268/of._046_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1269/of._047_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1270/of._048_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1271/of._050_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1272/of._051_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1273/of._052_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1281/of._061_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1283/of._57_indicacoes_fernando.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1284/of._58_indicacoes_fernando.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1285/of._59_indicacoes_fernando.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1286/of._60_indicacoes_fernando.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1293/of._073_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1294/of._074_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1297/of._079.2023_-_indicacoes_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1301/of._082_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1302/of._083_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1303/of._084_solicita__robertinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1304/of._086_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1306/of._088_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1307/of._089.2023_-_indicacoes_-_liliassinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1308/of._093.2023_-_indicacoes_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1309/of._094.2023_-_indicacoes_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1315/of._103_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1316/of._105_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1317/of._106_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1318/of._107_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1320/of._109_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1321/of._110_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1322/of._111_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1323/of._112_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1324/of._113_solicita__fernando.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1326/of._116_solicita__emiliane.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1327/of._117_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1328/of._119.2023_-_indicacoes_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1329/of._120.2023_-_indicacoes_-_jorcyassinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1330/of._121.2023_-_indicacoes_-_robertinhoassinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1340/of_123_mocao_de_pesar_robertinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1345/of._128_solicita_emiliane.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1347/of_131_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1348/of_132_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1349/of_133_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1350/of_134_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1351/of_135_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1352/of_136_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1355/of._139_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1359/of_143_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1360/of._146.2023_-_indicacoes_-_robertinhoassinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1362/camscanner_25-05-2023_13.56.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1366/of._148_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1368/of_150_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1369/of_151_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1370/of_151_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1371/of._152_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1372/of_153_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1373/of_154_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1374/of_155_indicacao_silvio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1375/of_156_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1376/of_158_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1378/of._160.2023_-_indicacoes_-_leo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1379/of._161.2023_-_indicacoes_-_robertinho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1380/of._162.2023_-_indicacoes_-_jorcy.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1381/of._163.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1383/of._165.2023_-_indicacoes_-_lili.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1397/of_177_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1398/of._178_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1399/of._179_solicita__jango.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1400/of_180_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1404/of_184_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1405/of_185_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1406/of_186_indicacao_emiliane.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1407/of._187.2023_-_indicacoes_-_robertinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1410/of._188.2023_-_indicacoes_-_lili.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1411/of._189.2023_-_indicacoes_-_jorcy.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1422/of._200_-_indicacao_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1423/of._201.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1424/of._202.2023_-_indicacoes_-_liliassinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1425/of._203.2023_-_indicacoes_-_jango.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1426/of._204.2023_-_indicacoes_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1427/of._205.2023_-_indicacoes_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1431/of_211_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1432/of_212_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1433/of_213_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1434/of_214_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1436/of_216_indicacao_lili.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1437/of_217_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1438/of_217_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1440/of_221_indicacao_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1441/of_222_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1442/of_223_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1443/of_223_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1444/of_224_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1445/of_225_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1446/of_226_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1447/of_227_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1448/of_228_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1459/of._230.2023_-_indicacoes_-_paulinhoassinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1460/of._231.2023_-_indicacoes_-_emilianeassinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1461/of._232.2023_-_indicacoes_-_liliassinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1462/of._233.2023_-_indicacoes_-_jango.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1463/of._234.2023_-_indicacoes_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1464/of._235.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1465/of._236_2023-_marcelo_santosassinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1466/of_238_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1467/of_241_indicacao_silvio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1468/of_242_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1469/of_243_indicacao_robertinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1470/of_244_indicacao_robertinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1472/of_246_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1474/of._249.2023_-_indicacoes_-_lili.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1475/of._250.2023_-_indicacoes_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1479/of_253_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1490/of_254_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1491/of_255_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1494/of_259_indicacao_fernando.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1495/of_260_indicacao_jango.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1210/of_20_mocao_de_pesar_robertinho.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1233/of_19_mocao_de_pesar_jango.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1253/of_17_mocao_de_pesar_lino_garcia.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1274/of._53_mocao_de_pesar_lili.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1282/of._62.2023_-_mocao_de_aplausos_-_ufadfib.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1311/of._99.2023_-_mocao_de_aplausos_-_pm.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1312/of._100.2023_-_mocao_de_aplausos_-_majorassinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1325/of._115.2023_-_mocao_de_aplausos_-_igreja.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1342/of_125_mocao_de_pesar_robertinho.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1343/of._126_mocao_de_pesar_fernando.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1344/of._127_mocao_de_pesar_fernando.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1346/of._130.2023_-_mocao_de_aplausos_-_incaper.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1353/of._137.2023_-_mocao_de_aplausos_-_apae.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1354/of._138_mocao_de_pesar_jango.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1358/of_142_mocao_de_pesar_robertinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1367/of._149_mocao_de_pesar_jango.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1377/of._159.2023_-_mocao_de_aplausos_-_ieadi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1384/of._166_mocao_de_pesar_jorcy.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1385/of._167_mocao_de_pesar_silvio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1396/of._176.2023_-_mocao_de_aplausos_-_secretaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1401/of._181_mocao_de_pesar_jango.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1402/of_182_mocao_de_pesar_roberto_coelho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1403/of_183_mocao_de_pesar_robertinho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1412/of._190.2023_-_mocao_de_aplausos_-_geturiassinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1413/of._191.2023_-_mocao_de_aplausos_-_pork_sassinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1414/of._192.2023_-_mocao_de_aplausos_-_tribosassinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1415/of._193.2023_-_mocao_de_aplausos_-_lovelandassinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1416/of._194.2023_-_mocao_de_aplausos_-_jhonattan.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1417/of._195.2023_-_mocao_de_aplausos_-_expoalassinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1419/of._197.2023_-_mocao_de_aplausos_-_thalisonassinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1420/of._198.2023_-_mocao_de_aplausos_-_guilhermeassinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1421/of._199.2023_-_mocao_de_aplausos_-_pedroassinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1429/of._208.2023_-_mocao_de_aplausos_-_expoal_camara.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1435/of_215_mocao_de_pesar_lili_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1439/of_219_mocao_de_pesar_lili.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1473/of._247.2022_-_mocao_de_aplausos_-_festao_solidario.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1476/of_251_mocao_de_pesar_lili.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1492/of._256.2023_-_mocao_de_aplausos_-_multirao.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1493/of._257.2023_-_mocao_de_aplausos_-_aderesassinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1097/plc_02-2023_-_acordo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_complementar_5-2023_altera_estatuto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1099/plc_06-2023_-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1100/plc_07-2023_-_revisao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_complementar_8-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1336/projeto_de_lei_de_credito_especial_educacao_-_recicla_bem_alterado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1337/msg_16.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1386/projeto_de_lei_complementar_4.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_complementar_5.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1409/projeto_de_lei_complementar_2_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_complementar_8_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_complementar_2_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_lei_complementar_9.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_complementar_10.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_xxx_2023_pdde_municipalassinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1506/projeto_de_lei_complementar_11.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_1_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1527/projeto_de_lei_complementar_2023_-_dispoe_sobre_a_criacao_temporaria_de_cargos_e_autorizacao_para_demandas_da_administracao_e_demais_secretariasassinadoassinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1264/projeto_de_lei_02-2023_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1101/projeto_de_lei_03-2023_voluntariado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1262/camscanner_03-08-2023_14.48.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1275/projeto_lei__05_23_dia_de_carteira_de_identificacao_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1276/projeto_lei__06_23_dia_de_conscientizacao_autismo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1277/projeto_lei__07_23_dia_de_luta_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_lei_08_prioridade_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1280/projeto_de_lei_2023_-_autoriza_a_abertura_de_credito_adicional_especial_ao_orcamento_vigente_do_municipio_de_ibatiba__esassinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1332/msg_15.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1334/msg17.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1361/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1364/projeto_de_lei_-_premiacao_feira_verde.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_xxx_2023_-_doacao_de_verba_para_pagamento_de_atracoes_culturaisassinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1387/projeto_lei_17_prioridade_autismo_fernando.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1388/projeto_de_lei_18_cooperativismo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1391/projeto_de_lei_3.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1392/projeto_de_lei_2_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_3.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1394/projeto_de_lei_4.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1430/pl_10.08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei_4.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1453/projeto_de_lei_5.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1455/projeto_de_lei_2_6.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1456/projeto_de_lei_6.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1478/projeto_de_lei_xxx_-_2023_cessao_de_estagiariosassinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1481/diarias.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1482/vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1483/cessao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1484/projeto_de_lei__escola_flavio_alcure.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1485/projeto_lei_36_dia_do_nascituro_fernandoassinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1487/projeto_empreendedorismo_emiliane.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_7.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1496/projeto_de_lei__2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1497/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1498/projeto_de_lei_3_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1499/projeto_de_lei_4_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1500/projeto_de_lei_5.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1501/projeto_de_lei_3_2_tempo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1502/projeto_de_lei_3_2_cadeira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1503/projeto_de_lei_2_3.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1504/projeto_de_lei_1_1agendamento.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1507/camscanner_20-11-2023_16.18.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto_de_lei_1_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1510/projeto_de_lei_2_4.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1511/projeto_de_lei_3_3.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1512/projeto_de_lei_8.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto_de_lei_2_7.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1515/projeto_lei__biblia.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1516/projeto_de_lei_xxx-_cria__o_conselho_sobre_drogasassinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1517/mensagem_no_060__2023_precatorios_-_acordoassinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1518/mensagem_no_058_2023_conselho_da_mulherassinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1519/projeto_de_lei_xxx-_cria__o_conselho_da_juventudeassinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1520/projeto_de_lei_-_abono_geral_-_2023assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1521/projeto_de_lei_vale_alimentacao_atualizado_2024assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1522/projeto_de_lei_vale_alimentacao_extra_dezembro_de_2023assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1523/projeto_de_lei_xxx-_cria__o_conselho_do_idosoassinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1524/projeto_de_lei__altera_lei_do_ticket__feira_-_2024assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_xxx_2023_dispoe_sobre_a_doacao_de_bicicletas_-_secretaria_de_educacao_-_2024assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1529/projeto_de_lei___2023_concede_abono_2023assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1265/projeto_de_resolucao_1-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1279/resolucao_02_23_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_resolucao__03_23_sessao_em__homenagem_maes_de_pessoa_com_deficiencia_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1338/projeto_resolucao__04_23_sistema_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto_em_comemoracao_ao_dia_do_advogado_-_leo-manifesto_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1395/resolucao__06_23_sessao_em__homenagem_14_batalhao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1458/projeto_de_resolucao_07_2023_sessao_solene_reforma_protestanteassinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1531/projeto_de_resolucao_09_devolucao_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1102/projeto_emenda_lei_organicaassinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1287/of._64_emenda_apae.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1288/of._65_emenda_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1213/of_03_solicita_informacoes_agente_de_saude_-_fernando.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1214/of_11_solicita_educacao_fernando.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1215/of_12_solicita_educacao_fernando.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1216/of_034_solicita_fernando.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1217/of_35_solicita_feranndo.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1218/of_37_solicita_feranndo.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1219/of_0345solicita_fernando.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1220/of._035_solicita_fernando.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1221/of._38_solicita_feranndo.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1222/oficio_10_emenda_fernando.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1223/of_04_solicita_contrato_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1224/of_06_solicita_contrato_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1225/of_07_solicita_contrato_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1226/of_08_solicita_emenda_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1227/of_08_solicita_emenda_hospital_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1228/of_09_solicita_agricultura_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1229/of_013_solicita_contrato_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1230/of._027.2023_-_indicacoes_-_ivanito.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1231/of_014_solicita_contrato_-_jango.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1232/of_015_solicita_contrato_-_jango.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1234/of_031_solicita_contrato_jango.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1235/of_032_solicita_contrato_jango.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1236/of_033_solicita_contrato_jango.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1238/of_01_transporte_universitario_-_jorcy.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1254/of_028_solicita_revisao_legislativo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1255/of_029_solicita_revisao_legislativo.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1256/of._42_ao_mp_encaminha_contas_2019.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1257/of._043_solicita_cesan.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1266/of._044_solicita_contrato_ivanito.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1289/of._66_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1290/of._67_enem.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1291/of._72__internet_5g.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1292/of._71_obra_quadra.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1295/of._75_emenda_agricultura.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1296/of._76_emenda_agricultura.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1298/of._080.2023_-_requerimento_-_leoassinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1299/of._081.2023_-_requerimento_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1305/of._087_solicita__ivanito.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1310/of._097.2023_-_indicacoes_-_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1313/of._102_2023-_marcelo_santos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1319/of._108_2023-_amaro_neto.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1331/of._122.2023_-_indicacoes_-_ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1357/of._141.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1382/of._164.2023_-_indicacoes_-_ivanito.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2023/1428/of._207.2023_-_indicacoes_-_ivanito.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H314"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="231.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>