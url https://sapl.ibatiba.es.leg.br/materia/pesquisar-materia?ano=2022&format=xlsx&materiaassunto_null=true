--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -54,204 +54,204 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira, Emiliane Ribeiro Lázaro, Fernando Vieira de Souza, Ivanito Barbosa de Oliveira, Joao Brito Pereira Filho, João Pedro Carvalho Rocha, Jorcy Miranda Sangi, José Paulo Costa Silva, Leonardo David Alexandrino de Carvalho, Roberto Luiz Chaves, Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1251/of._201_-_indicacoes_-_todos_vereadores_2.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1251/of._201_-_indicacoes_-_todos_vereadores_2.docx</t>
   </si>
   <si>
     <t>Em Sessão Ordinária da Câmara Municipal de Ibatiba-ES, realizada em 07 de Dezembro de 2022, foi apresentada a INDICAÇÃO, SUBSCRITA POR TODOS VEREADORES, de que seja realizado um estudo jurídico sobre a possibilidade de inclusão na folha de pagamento do FUNDEB 70 dos servidores que não estão no plano de carreira da educação, mas atuam nesta secretaria, inclusive com atuação há mais de 10 anos na educação</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Luciano Miranda Salgado</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1084/plc_01-2022.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1084/plc_01-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBATIBA-ES</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1086/plc_02-2022_estrutura_administrativa.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1086/plc_02-2022_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DE CARGOS COMISSIONADOS DA PREFEITURA MUNICIPAL DE IBATIBA /ES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1088/plc_04-2022_estagio.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1088/plc_04-2022_estagio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTÁGIO NO PODER EXECUTIVO MUNICIPAL DE IBATIBA/ES E DÁ OUTRAS PROVIDÊNCIAS – PROGRAMA OCUPA JUVENTUDE</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1089/plc_05-2022_revisao_geral_anual.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1089/plc_05-2022_revisao_geral_anual.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1090/plc_06-2022_parcelamento_ferias.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1090/plc_06-2022_parcelamento_ferias.pdf</t>
   </si>
   <si>
     <t>FICA REVOGADO OS ARTIGOS 84, 85, 86, 87 DA LEI COMPLEMENTAR N. 38/2009, PARA DAR NOVA REDAÇÃO A ESTES DISPOSITIVOS, ACRECENTANDO-SE TAMBÉM OS ARTIGOS 87-A, 87-B E 87-C NA REFERIDA LEGISLAÇÃO, REGULAMENTANDO-SE A CONCESSÃO E O USUFRUTO DE FÉRIAS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1091/plc_07-2022_horas_extras.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1091/plc_07-2022_horas_extras.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 23 DA LEI COMPLEMENTAR Nº 38/2009 QUE DISPÕE SOBRE HORAS EXTRAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1092/plc_08-2022_banco_horas.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1092/plc_08-2022_banco_horas.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O BANCO DE HORAS NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1085/pl_01-2022.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1085/pl_01-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 8º DA LEI MUNICIPAL Nº 698/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1094/plo_06-2022_vale_alimentacao.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1094/plo_06-2022_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Fernando Vieira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1096/projeto_de_lei_n_24-2022_fernando_aila.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1096/projeto_de_lei_n_24-2022_fernando_aila.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ACADEMIA IBATIBENSE DE LETRAS E ARTES - AILA</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1095/projeto_de_lei_n_25-2022.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1095/projeto_de_lei_n_25-2022.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -555,67 +555,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1251/of._201_-_indicacoes_-_todos_vereadores_2.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1084/plc_01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1086/plc_02-2022_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1088/plc_04-2022_estagio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1089/plc_05-2022_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1090/plc_06-2022_parcelamento_ferias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1091/plc_07-2022_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1092/plc_08-2022_banco_horas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1085/pl_01-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1094/plo_06-2022_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1096/projeto_de_lei_n_24-2022_fernando_aila.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1095/projeto_de_lei_n_25-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1251/of._201_-_indicacoes_-_todos_vereadores_2.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1084/plc_01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1086/plc_02-2022_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1088/plc_04-2022_estagio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1089/plc_05-2022_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1090/plc_06-2022_parcelamento_ferias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1091/plc_07-2022_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1092/plc_08-2022_banco_horas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1085/pl_01-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1094/plo_06-2022_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1096/projeto_de_lei_n_24-2022_fernando_aila.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2022/1095/projeto_de_lei_n_25-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>