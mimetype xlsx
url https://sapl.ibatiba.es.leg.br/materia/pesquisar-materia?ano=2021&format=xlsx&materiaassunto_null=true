--- v0 (2025-11-09)
+++ v1 (2026-04-04)
@@ -54,373 +54,373 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1103/of._43_-_indicacoes_e_requerimentos_-_vereadora_elias_candido_da_silveira.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1103/of._43_-_indicacoes_e_requerimentos_-_vereadora_elias_candido_da_silveira.docx</t>
   </si>
   <si>
     <t>Em Sessão Ordinária da Câmara Municipal de Ibatiba-ES, realizada em 23 de abril de 2021, foi apresentada verbalmente pelo Vereador Elias Cândido da Silveira, as seguintes indicações e requerimentos:</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1104/of._59_-_indicacoes.requerimento_-_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1104/of._59_-_indicacoes.requerimento_-_lili.docx</t>
   </si>
   <si>
     <t>1)	Requerimento dos valores recebidos e gastos pela Secretaria Municipal de Saúde no combate à COVID-19._x000D_
 2)	Requer a informação de quantas cestas básicas foram distribuídas em 2020 e os valores, bem como se neste ano haverá distribuição?_x000D_
 3)	Requer cópia de contratos e aditivos da APAE, Pestalozzi, Casa São Vicente de Paula e Lar dos Velhinhos.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1105/of._67_-_indicacoes_-_elias_candido.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1105/of._67_-_indicacoes_-_elias_candido.docx</t>
   </si>
   <si>
     <t>1)	Construção de Ponte na Rua Olindo Florindo Freitas;_x000D_
 2)	Construção de 2 pontes na comunidade do Perdido, próximo à antiga Chácara do Barateiro e do Senhor Ernestino.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1106/of._68_-_mocao_-_elias_candido.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1106/of._68_-_mocao_-_elias_candido.docx</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pelo Sr. Antônio Carlos de Amorim e toda a sua família.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1107/of._92_-_indicacoes_-_elias.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1107/of._92_-_indicacoes_-_elias.docx</t>
   </si>
   <si>
     <t>1)	A utilização de máquinas que estão inativas;_x000D_
 2)	) Utilizar as máquinas no Pronaf para auxiliar os agricultores do município;</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1108/of._95_-_indicacoes_-_elias.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1108/of._95_-_indicacoes_-_elias.docx</t>
   </si>
   <si>
     <t>1)	Levantamento dos bueiros que precisa de reparo na cidade;_x000D_
 2)	Utilizar a mão de obra dos moradores das Comunidades do Coletor e do Córrego Perdido (próximo à Igreja do Pastor Mário) para a construção de pontes;_x000D_
 3)	Colocação de lixeiras na Rua Armindo José a coleta de lixo em todos os bairros fora do centro;</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1110/of._109_-_indicacoes_-_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1110/of._109_-_indicacoes_-_lili.docx</t>
   </si>
   <si>
     <t>•	Reforma do Monumento dos tropeiros;_x000D_
 •	Limpeza do Rio Pardo, considerando que a época de chuvas intensas, e a ausência da limpeza pode ocasionar enchentes._x000D_
 •	Seja ligada ou consertada as lâmpadas da quadra society do Bairro Lacerda.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1111/of._162_-_indicacoes_-_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1111/of._162_-_indicacoes_-_lili.docx</t>
   </si>
   <si>
     <t>1)	Construção da Ponte próximo à Igreja do Pastor Mário, Ponte da Pitanga e próximo à residência do Sr. João Teixeira, pois a ponte caiu e os moradores estão ilhados. E enquanto não é resolvida a ponte que haja o Ensaibramento do morro do Sr. Dodô, pois trata-se da via de escape dos moradores daquela localidade, que ficam ilhados em épocas de chuva._x000D_
 2)	Ensaibramento do Córrego Dois Irmãos e até mesmo a pavimentação;_x000D_
 3)	Calçamento do cemitério do centro; _x000D_
 4)	Pavimentação da rua em frente a sorveteria Fala Primo. _x000D_
 5)	Transporte escolar na comunidade Boa Vista, mais conhecido como Carangolas..</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1112/of._185_-_indicacoes__-_vereador_elias_candido_da_silveira.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1112/of._185_-_indicacoes__-_vereador_elias_candido_da_silveira.docx</t>
   </si>
   <si>
     <t>1)	Indica o reparo em pontes do município, em especial a ponte localizada próximo à propriedade do Sr. Dodô, comunidade do Perdido. _x000D_
 2)	Indica a resolução da falta de fornecimento de água tratada para os moradores próximos à madeireira do Aguinaldo Gouvêa.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1113/of._191_-_indicacoes__-_vereador_elias_candido_da_silveira.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1113/of._191_-_indicacoes__-_vereador_elias_candido_da_silveira.docx</t>
   </si>
   <si>
     <t>1)	Indica o reparo do calçamento da Comunidade de Santa Clara;_x000D_
 2)	Indica a notificação da empresa que calçou a rua Américo Gomes, Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1114/of._210_-_indicacoes_-_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1114/of._210_-_indicacoes_-_lili.docx</t>
   </si>
   <si>
     <t>1)	Reparo na ponte próximo ao Córrego dos Inácios, que encontra-se muito danificada, sendo um ponto de escoamento de café, além da notificação da empresa responsável pela obra.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Fernando Vieira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1121/of._65_-_indicacoes_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1121/of._65_-_indicacoes_-_fernando.docx</t>
   </si>
   <si>
     <t>1)	Solicita rede de água na Av. Belo Horizonte - Bairro Bela Vista, Paralela com a BR 262;_x000D_
 2)	Realizar a limpeza no trecho Caminhos do Campo, próximo à Fazendo do Dico Ribeiro.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1122/of._83_-_indicacoes_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1122/of._83_-_indicacoes_-_fernando.docx</t>
   </si>
   <si>
     <t>1)	Que seja modificado o trânsito na Rua Luiz Crispin de forma que seja somente mão de subida;_x000D_
 2)	Que seja instalado lixeiras ecológicas na Avenida 07 de Novembro, em frente aos correios;</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1123/of._110_-_indicacoes_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1123/of._110_-_indicacoes_-_fernando.docx</t>
   </si>
   <si>
     <t>1)	Indica a construção de uma quadra poliesportiva no Bairro Ipê;_x000D_
 2)	Construção de quebra molas na Rua João Nunes no bairro Novo Horizonte, visto que chegou até o conhecimento deste vereador através de abaixo assinado dos moradores que a constante passagem de veículos em alta velocidade tem ocasionado transtornos e risco de acidentes;_x000D_
 3)	Que o município disponibilize convênio Incaper para análise de solo.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1124/of._150_-_indicacoes_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1124/of._150_-_indicacoes_-_fernando.docx</t>
   </si>
   <si>
     <t>1)	A construção de uma faixa elevada de pedestres próximo a mercearia do Amélio, na Rua Cantídio R. de Moraes.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1125/of._167_-_indicacoes_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1125/of._167_-_indicacoes_fernando.docx</t>
   </si>
   <si>
     <t>1)	Criação do Estacionamento de 45 graus próximo ao pronto socorro, pois há inviabilidade de estacionamento.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1126/of._177_-_indicacoes__-_vereador_fernando_vieira_de_souza.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1126/of._177_-_indicacoes__-_vereador_fernando_vieira_de_souza.docx</t>
   </si>
   <si>
     <t>1)	Indica a construção de um muro de arrimo na Rua Carmo Dias de Carvalho, Bairro Floresta 2, próximo à residência da Senhora Eleuza, filha do saudoso pastor e ex Vereador Gesio Aleixo, tendo em vista que a sua ausência gera riscos aos condutores que transitam naquela via, em virtude da elevação ali existente;</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1127/of._205_-_indicacoes_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1127/of._205_-_indicacoes_-_fernando.docx</t>
   </si>
   <si>
     <t>1)	Reitera a indicação de Instalação de quebra-molas na rua João Nunes, Novo Horizonte</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Emiliane Ribeiro Lázaro</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1132/of._42_-_indicacoes_-_vereadora_emiliane.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1132/of._42_-_indicacoes_-_vereadora_emiliane.docx</t>
   </si>
   <si>
     <t>1)	Córrego São João (Alto Inês), próximo a fazenda do Menegate, estrada perto do antigo Valdirim, antigo Oscalim: estrada em péssima condição dos moradores e produtores passarem; _x000D_
 2)	Ainda no córrego São João ( Alto Inês) do outro lado da BR, próximo ao sítio da Mícron, depois da chácara do Baiano: ocorreu um deslizamento de terra que está comprometendo a residência da Marta e do Elias. Peço o apoio da defesa civil; _x000D_
 3)	No Córrego São José do Meriti, depois da chácara 3G e próximo ao Orci Ribeiro, a ponte está caindo e prejudicando os moradores e produtores de café. _x000D_
 4)	Também no Córrego Neblina as estradas próximas a igreja Católica estão muito ruins. O mesmo no Córrego Santa Isabel.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1134/of._74_-_indicacoes_-_emiliane.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1134/of._74_-_indicacoes_-_emiliane.docx</t>
   </si>
   <si>
     <t>1)	Solicitar ao Poder Executivo que reforce a pintura nas faixas de pedestres do município.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1135/of._84_-_indicacoes_-_emiliane.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1135/of._84_-_indicacoes_-_emiliane.docx</t>
   </si>
   <si>
     <t>1)	Que inclua nas cestas básicas do município kit de higiene íntima pessoal para atender as necessidades básicas das mulheres do município;_x000D_
 2)	Que seja construído quebra-molas no Bairro Vila Nova com o objetivo de evitar novos acidentes;_x000D_
 3)	Que seja colocado uma grade no bueiro da Avenida 7 de Novembro ( em frente ao bar Parada obrigatória);_x000D_
 4)	Que a secretaria de obras seja a situação da Rua localizada atrás da loja de material de construção do João Pontes em que há um buraco no meio da rua;</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1136/of._100_-_indicacoes_-_emiliane.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1136/of._100_-_indicacoes_-_emiliane.docx</t>
   </si>
   <si>
     <t>1)	Que a Câmara seja um ponto de coleta para a campanha do agasalho.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1137/of._112_-_indicacoes_-_emiliane.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1137/of._112_-_indicacoes_-_emiliane.docx</t>
   </si>
   <si>
     <t>1)	Indica a entrega dos certificados em homenagem aos profissionais da saúde do município de Ibatiba/ES, envolvidos no combate à pandemia do novo coronavírus, que não participarão da Sessão Solene no dia 27 de julho de 2021, nas próximas sessões ordinárias de maneira gradual;_x000D_
 2)	Indica o desenvolvimento de um “Plano de Ação voltado à inclusão Social de Pessoa em Situação de Rua”.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1138/of._149_-_indicacoes_-_emiliane.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1138/of._149_-_indicacoes_-_emiliane.docx</t>
   </si>
   <si>
     <t>1)	Iluminação para o Córrego Carangolas, principalmente no entorno da praça e da quadra, para que o projeto seja feito pelo Executivo e levado à EDP;</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas na comunidade de santa clara, em frente à futura igreja tabernáculo, dirigida pelo Pastor Leonardo, a pedido da comunidade.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1)	Realização de uma operação tapa buracos no Município, em especial na Avenida 7 de Setembro. _x000D_
 2)	Indica o reparo das estradas na zona rural, em especial, no Córrego dos Borges, próximo à residência da Dona Marta e na Comunidade do Perdido, próximo à residência do Sr. Chicão. _x000D_
 3)	Indica reparo na estrada na comunidade do Perdido, onde foi feito o desvio; _x000D_
 4)	Indica de reparo em estrada na zona rural, na Comunidade de Alto Inês, próximo à residência do Sr. Elizeu.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>realização de Calçamento, troca de postes e demais medidas de infraestrutura na comunidade denominada Damazine, na localidade de Santa Clara.</t>
   </si>
@@ -431,303 +431,303 @@
     <t>28</t>
   </si>
   <si>
     <t>1)	Indica o reparo nas estradas na zona rural, em especial nos Córregos dos Borges, Perdido, Santa Maria de Cima e Alto Inês; _x000D_
 2)	Indica a realização de licitação para aquisição de passagens para pessoas em situação de rua.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Construção de um quebra-molas na chegada de Santa Clara, em frente ao posto de gasolina em construção naquela localidade.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Joao Brito Pereira Filho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1144/of._72_-_indicacoes_-_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1144/of._72_-_indicacoes_-_jango.docx</t>
   </si>
   <si>
     <t>1)	Iluminação no trevo da entrada da Comunidade de Santa Clara bairro dos Pontes, o que proporcionará mais segurança para os munícipes e preservação contra os acidentes de trânsito;_x000D_
 2)	Ampliação do cemitério da Comunidade de Crisciuma, a comunidade cresceu e o cemitério local não tem comportado;_x000D_
 3)	Solicita uma reunião com o Prefeito, a Secretária de Saúde e os moradores da Comunidade de Vista Alegre (Vagner Mancini e José Teeiro) a fim de esclarecer a respeito dos serviços de saúde aos munícipes do local;_x000D_
 4)	Reparo na ponte as margens da BR 262 próximo ao trevo de Iúna, na estrada principal próximo a propriedade do Senhor Ivan e Tião Efigeno._x000D_
 5)	Construção de quebra molas na Vila de Crisciúma;_x000D_
 6)	Patrolamento das zonas rurais da Santa Clara, próximo à família Donato e Senhor Irineu;_x000D_
 7)	Patrolamento de Crisciúma ao Alto Crisciúma;_x000D_
 8)	O atendimento pelas Agentes Comunitárias de Saúde nas áreas que estão carentes de cobertura.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>apresentação do contrato de prestação de serviço firmado com a veículo de imprensa AQUI NOTÍCIAS pela Prefeitura Municipal de Ibatiba, bem como os valores pagos mensalmente e o que foi gasto até a presente data.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
     <t>1)	Proceder A Limpeza E Capina Do Bairro Novo Horizonte, Especialmente As Ruas: José Alreliano De Oliveira, Romeus Rios;</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>1)	Que o poder executivo oficie a companhia Escelsa a fim de instalar a energia trifásica na comunidade de Criciuma (da barra ao alto Criciuma), pois a atual tem queimado os maquinários de secadores de café causando prejuízos enormes aos agricultores;_x000D_
 2)	Construção de uma ponte de concreto próximo a propriedade do Senhor Lucio Moreira, pois a atual de madeira já foi destruída mais 5 vezes pelas enchentes, salienta que é uma estrada movimentada, especialmente por caminhões na época da colheita de café, e muitos carros;_x000D_
 3)	Construção de ponte na localidade do córrego do perdido, no local já tentaram queimar a de madeira existente, dado a precariedade em que se encontra, causando sérios danos aos moradores da comunidade;</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1148/of._66_-_indicacoes_-_silvio.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1148/of._66_-_indicacoes_-_silvio.docx</t>
   </si>
   <si>
     <t>1)	Reparo da rede Pluvial da Loja Casa São Jorge até a ponte do Centro pois está exalando mal cheiro;_x000D_
 2)	Reparo nas trincheiras (canaleta de enxurrada) no Bairro Pro Morar I, em razão do mal cheiro que tem causado na localidade._x000D_
 3)	Providenciar 01 bueiro no Bairro São Sebastião (Pro Morar I), complementando a captação de água que sai da trincheira (canaleta de enxurrada).</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>apresentação do valor gasto com locação de ambulâncias no mesmo período pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1150/of._91_-_indicacoes_-_silvio.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1150/of._91_-_indicacoes_-_silvio.docx</t>
   </si>
   <si>
     <t>1)	Utilizar os alunos do IFES como estagiários, de modo que tenham oportunidade de ser inserido no mercado de trabalho e adquirir experiência;;_x000D_
 2)	Rever a obra da Ponte da Creche Branca de Neve, bem como as pavimentação das ruas no seu entorno;</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>1)	Indica às Secretarias de Meio Ambiente e de Agricultura a mobilização de retroescavadeiras para que se construam caixas secas nas zonas rurais e locais de maiores altitudes, com o objetivo de melhorar e preservar as nascentes d’água, que são indispensáveis para a agricultura;</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1152/of._195_-_indicacoes_-_silvio.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1152/of._195_-_indicacoes_-_silvio.docx</t>
   </si>
   <si>
     <t>1)	Indica a instalação de lixeiras no Bairro Ipê, no trecho entre o Clube Recreativo de Ibatiba e os prédios do Sr. Juventino; _x000D_
 2)	Indica o encaibramento da Serra do Facão, até a divisa com Minas Gerais; _x000D_
 3)	Indica o reparo da rede elétrica no Bairro Novo Horizonte, em frente à residência do Sr. Vicente Silveira.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1154/of._181_-_indicacoes__-_vereador_joao_brito_pereira_filho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1154/of._181_-_indicacoes__-_vereador_joao_brito_pereira_filho.docx</t>
   </si>
   <si>
     <t>1)	Limpeza do Rio Pardo, pois o período de fortes chuvas pode ocasionar enchentes; _x000D_
 2)	Que os idosos acima de 65 anos não sejam transportados pela Van, mas de carro pequeno; considerando a saúde frágil dos idosos, que muitas vezes precisam passar muitas horas esperando os demais passageiros, além de sofrerem com as dificuldades na com a alimentação e remédios; _x000D_
 3)	Retirada de postes do meio da avenida da Comunidade de Criciúma; _x000D_
 4)	Ensaibramento das estradas sujeitas ao transporte escolar, pois já esta acontecendo dificuldades na passagem dos veículos._x000D_
 5)	Indica a adoção de medidas para melhoria do uso da Praça Central do Município.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Roberto Luiz Chaves</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1155/of._63_-_indicacoes_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1155/of._63_-_indicacoes_-_robertinho.docx</t>
   </si>
   <si>
     <t>1)	Que seja feito reparo urgente na Ponte da Pitanga/Ponte do Bertino, local onde da acesso a Congregação do Pastor Mario._x000D_
 2)	Reparo do calçamento do bairro Floresta na Rua Ceciliano Dias de Carvalho, próximo a casa do Pipi;_x000D_
 3)	Desobstruído bueiro na Rua Ceciliano Dias de Carvalho;_x000D_
 4)	Reitera instalação de bueiro no córrego Alto Inês, próximo a casa da Dona Zenir;_x000D_
 5)	Jogar bauxita no córrego Alto Inês, local onde as estradas foram niveladas;_x000D_
 6)	Reitera solicita reparo na rua de chegada do Pro morar I;_x000D_
 7)	Reparo de Bueiro e do calçamento na Rua Ana Rita Santiago, bairro Floresta;_x000D_
 8)	Melhoramento na ponte no córrego do Perdido, próximo do local conhecido como Ponte Bertino que dá acesso á Igreja do Pastro Mário e aos proprietários.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>1)	Seja instalado um bueiro 0100 em frente à residência do Sr. José Teeiro, tendo em vista que as constantes chuvas destruíram o bueiro instalado naquela localidade, provocando grandes transtornos aos moradores que ali residem.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1157/of._87_-_indicacoes_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1157/of._87_-_indicacoes_-_robertinho.docx</t>
   </si>
   <si>
     <t>1)	Indica a instalação de tambores de lixo no bairro Novo Horizonte;_x000D_
 2)	Que seja patrolado a estrada da mata da onça;_x000D_
 3)	Jogar bauxita em todas as estradas de Alto Inês;</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1158/of._106_-_indicacoes_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1158/of._106_-_indicacoes_-_robertinho.docx</t>
   </si>
   <si>
     <t>1.	Como presidente da comissão de cultura e turismo desta casa de leis Indica a reforma do monumento dos tropeiros, para recuperar do desgaste do tempo, indica ainda a construção de uma cobertura no local para que as chuvas e o sol causem menos desgaste;_x000D_
 2.	Reforma da ponte no Córrego do Perdido, próximo ao Dr Alexandre;_x000D_
 3.	Jogar bauxita nas estradas de Alto Inês e São José;_x000D_
 4.	Limpar as caixas secas da serra “cinco pemba”, sentido Santa Maria;_x000D_
 5.	Sinalizar as estradas das zonas rurais._x000D_
 6.	Reitera o pedido de realização de reparos no calçamento da Rua Ceciliano Dias de Carvalho, no Bairro Floresta; _x000D_
 7.	Reitera o pedido de que a Secretaria Municipal de Saúde utilize carro fumacê para o combate de mosquitos transmissores de dengue, trazendo aos munícipes um tratamento preventivo a doenças;_x000D_
 8.	Secretaria de obras realize reparo na grade de bueiro na entrado do Pro Morar 1, ao lado da igreja batista;</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>1)	Indica a instalação de um bueiro de aproximadamente 10 manilhas 060 na estrada mestre em direção ao Alto Crisciuma, na comunidade Nossa Senhora dos Anjos, em frente à igreja, próximo à residência do Sr. Jango, tendo em vista que tem causado muito atoleiro, dificultando o acesso aos moradores daquela localidade._x000D_
 2)	Indica a adoção de medidas para que evite badernas na Praça David, conforme registros de vídeos que circularam pelas redes sociais durante a semana; _x000D_
 3)	Indica a adoção de medidas quantos aos cães que transitam no Município, colocando em risco os cidadãos.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1160/of._147_-_indicacoes_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1160/of._147_-_indicacoes_-_robertinho.docx</t>
   </si>
   <si>
     <t>1)	1) Indica a construção de um muro de arrimo na Rua Carmo Dias de Carvalho, Bairro Floresta 2, próximo à residência da Senhora Eleuza, filha do saudoso pastor e ex Vereador Gesio Aleixo, tendo em vista que a ausência gera riscos aos condutores que transitam naquela via, em virtude da elevação ali existente; _x000D_
 2)	Indica a repavimentação da Rua Carmo Dias de Carvalho, Bairro Floresta 2, visto que, após trabalho realizado pelo Saliar, a via sofreu grave desnivelamento, além da existência de buracos que, em períodos chuvosos, formam poças d’água, tornando-se focos de dengue, além dos transtornos aos moradores e condutores que transitam naquela via.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1162/of._166_-_indicacoes_magnetico.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1162/of._166_-_indicacoes_magnetico.docx</t>
   </si>
   <si>
     <t>1)	Implantação de lombadas nas paralelas no Vila Nova e no Bairro Trocate.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1163/of._182_-_indicacoes__-_vereador_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1163/of._182_-_indicacoes__-_vereador_robertinho.docx</t>
   </si>
   <si>
     <t>1)	Ensaibramento das estradas rurais de ibatiba, em especial das comunidades de São José, Santa Maria e alto Inês, próximo à residência do Sr. Eliseu; _x000D_
 2)	A utilização do carro fumacê para evitar a disseminação de doenças transmissíveis por vetores contaminadores no município</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1165/of._197_-_indicacoes__-_vereador_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1165/of._197_-_indicacoes__-_vereador_robertinho.docx</t>
   </si>
   <si>
     <t>1)	Patrolamento e ensaibramento desde a divisa com Minas Gerais até a BR-262, nas proximidades da Comunidade de Alto Inês, visto que, em decorrência das fortes chuvas, as estradas estão intransitáveis. _x000D_
 2)	Patrolamento e ensaibramento na Comunidade de Alto Inês, próximo à residência do Sr. Eliseu, visto que, em decorrência das fortes chuvas, as estradas estão intransitáveis.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1166/of._208_-_indicacoes_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1166/of._208_-_indicacoes_-_robertinho.docx</t>
   </si>
   <si>
     <t>1)	Indica a realização de uma campanha de prevenção às doenças transmissíveis por mosquito.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1)	Indica que todos os carros que prestam serviços para o município de Ibatiba tenham adesivos de indicação ao município;_x000D_
 2)	Ofício para cobrar a viação águia branca assinado pelos vereadores da casa cobrando o retorno ou uma solução para Linha Ibatiba x Lajinha, passando por Criciuma;_x000D_
 3)	Que todos os carros que prestam serviços para prefeitura sejam identificados com os adesivos do brasão da Prefeitura;</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>1)	Construção de novas Pontes de Santa Isabel e Pontal e demais localidades._x000D_
 2)	Dragagem dos Rios de Ibatiba._x000D_
 3)	Limpeza e arrumação do cemitério do Pró-Morar II._x000D_
@@ -867,447 +867,447 @@
   </si>
   <si>
     <t>1) À Secretaria Municipal de Obras e Serviços Urbanos, que resolva o problema da rede de esgoto dos moradores da Rua Ceciliano Dias de Carvalho, Bairro Floresta, visto que o esgoto está voltando para dentro das residências; _x000D_
 2) Reparo nas Ruas do Bairro São Sebastião, pois as estão intransitáveis; _x000D_
 3) Reparos no calçamento da Rua Olindo Florindo de Freitas; _x000D_
 4) Que o Executivo desenvolva projetos na área da Agricultura e do Esporte; _x000D_
 5) Que o Executivo Municipal desenvolva uma operação tapa buracos em toda cidade, visto que há diverso buracos nas vias por toda cidade.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>1)	Indica que a Secretaria Municipal de Finanças elabore uma estratégia para coibir a atuação do vendedores ambulantes forasteiros, que muito afetam a economia da nossa cidade._x000D_
 2)	Requer cópia de contratos e aditivos da APAE, Pestalozzi, Casa São Vicente de Paula e Lar dos Velhinhos.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1192/of._70_-_indicacoes_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1192/of._70_-_indicacoes_-_leo.docx</t>
   </si>
   <si>
     <t>1)	Reitera a indicação para realização, o quanto antes, de uma operação tapa buracos em nossa cidade, pois está cada dias mais difícil trafegar nas ruas de Ibatiba;_x000D_
 2)	Indicação à Secretaria de Esportes do Município para que realize um mutirão para limpeza do Estádio Municipal Heitor Batista Miranda, pois a situação lá está degradável;_x000D_
 3)	Indica a limpeza do Rio Pardo, no trecho em que foi construído um muro de arrimo junto à Rua Manoel Luiz Trindade, em frente a casa do saudoso Pastor Felicíssimo;_x000D_
 4)	Indica a reparação na pavimentação da Rua Olindo Florindo de Freitas, no Bairro Novo Horizonte, rua que dá acesso ao Hospital do Município.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1194/of._97_-_indicacoes_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1194/of._97_-_indicacoes_-_leo.docx</t>
   </si>
   <si>
     <t>1)	Lixeira ecológica na Avenida 07 de Novembro, Bairro Vila Nova;_x000D_
 2)	Realização de Operação Tapa Buraco;</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1195/of._113_-_indicacoes_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1195/of._113_-_indicacoes_-_leo.docx</t>
   </si>
   <si>
     <t>1)	Expansão da rede da EDP e análise técnica para que nas comunidades as quais a EDP não puder atender, os próprios moradores saibam os materiais necessários para os próprios fazerem a instalação.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1196/of._148_-_indicacoes_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1196/of._148_-_indicacoes_-_leo.docx</t>
   </si>
   <si>
     <t>1)	Patrolamento e encaibramento de todo loteamento do Joaquim Pimentel, desde a entrada próximo a construção da Casa de Repouso NSP, passando pelo Gilberto da Sucata e atendendo todo o restante da população; _x000D_
 2)	Drenagem e pavimentação de uma rua no Córrego Carangolas próximo ao Sr. Adilson e Milton Scardini no Córrego dos Carangolas; _x000D_
 3)	Repavimentação da Rua Teodomiro Dias Santiago, saindo da Rua Mário Andreazza e entrando na Teodomiro Dias Santiago, próximo à Mercearia do Tavares e em frente a sogra do Daniel da Terraplanagem, visto que na localidade curvam vários caminhões que vão para o Córrego dos Carangolas escoar a produção.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1197/of._160_-_indicacoes_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1197/of._160_-_indicacoes_-_leo.docx</t>
   </si>
   <si>
     <t>1)	Drenagem e pavimentação de uma rua conhecida como Adão da Pamonha, na saída da cidade, em direção a Cambraia. O material a ser utilizado pode ser o mesmo que está sendo retirado de algumas ruas e estocados no pátio do Petti:_x000D_
 2)	Indicação de implantação de quebra-molas nas ruas João Nunes da Silva e Rafael Pires de Andrade._x000D_
 3)	Criação de uma quadra de skate, em local a ser definido pelo Executivo, mas que fica a indicação de fazer na praça do Bairro Brasil Novo, pois lá já existe um espaço._x000D_
 4)	Patrolamento e ensaibramento de TODO loteamento do Joaquim Pimentel, desde a entrada próximo a construção da Casa de Repouso NSP, passando pelo Gilberto da Sucata e atendendo todo o restante da população.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1198/of._194_-_indicacoes_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1198/of._194_-_indicacoes_-_leo.docx</t>
   </si>
   <si>
     <t>1)	Indica a manutenção da via de acesso de uma ponte recém construída que viabiliza o acesso ao Bairro do Alvarino à Rua Manoel da Silveira, Bairro Novo Horizonte, em razão das dificuldades enfrentadas pelos moradores daquela localidade; _x000D_
 2)	Indica a realização de terraplanagem das ruas, bem como o encaibramento do Loteamento Galdino, pois as chuvas trouxeram grandes danos àquela localidade.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1199/of._207_-_indicacoes_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1199/of._207_-_indicacoes_-_leo.docx</t>
   </si>
   <si>
     <t>1)	Indica a manutenção da Rua Nossa Senhora do Rosário, no Bairro Brasil Novo, em frente ao PA de Ibatiba, em razão das danificações no calçamento daquela localidade; _x000D_
 2)	Indica a construção de cobertura na área de embarque e desembarque no PA do Bairro Boa Esperança para maior conforto aos pacientes; _x000D_
 3)	Indica a limpeza do arredores da mina d’água do Bairro Ipê.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>José Paulo Costa Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1200/of._99_-_indicacoes_-_jose_paulo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1200/of._99_-_indicacoes_-_jose_paulo.docx</t>
   </si>
   <si>
     <t>1)	Coleta de Resíduos Infectantes dos laboratórios de Análise Clínica da cidade de Ibatiba por parte do Poder Executivo;</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1201/of._115_-_indicacoes_-_paulinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1201/of._115_-_indicacoes_-_paulinho.docx</t>
   </si>
   <si>
     <t>1)	Instalação de mais lixeiras nas comunidades rurais.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1202/of._159_-_indicacoes_-_paulinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1202/of._159_-_indicacoes_-_paulinho.docx</t>
   </si>
   <si>
     <t>1)	Ensaibramento das estradas da Santa Clara dos Onofres, próximo a Igreja.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1203/of._187_-_indicacoes__-_vereador_paulinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1203/of._187_-_indicacoes__-_vereador_paulinho.docx</t>
   </si>
   <si>
     <t>1)	Indica a retirada de contramão da via em frente à Caixa Econômica Federal, visto que atrapalha o trânsito de veículos de grande porte que vêm do Bairro Ipê e demais localidades;</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira, Emiliane Ribeiro Lázaro, Fernando Vieira de Souza, Ivanito Barbosa de Oliveira, Joao Brito Pereira Filho, João Pedro Carvalho Rocha, Jorcy Miranda Sangi, José Paulo Costa Silva, Leonardo David Alexandrino de Carvalho, Roberto Luiz Chaves, Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1241/of._80_-_indicacoes_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1241/of._80_-_indicacoes_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Em Sessão Ordinária da Câmara Municipal de Ibatiba-ES, realizada em 25 de maio de 2021, foi apresentado, verbalmente, pelos Vereadores desta Casa de Leis a indicação Pavimentação da Avenida Afonso Cláudio._x000D_
 Sendo assim, encaminho a referida indicação. No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex.ª os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1242/of._81_-_indicacoes_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1242/of._81_-_indicacoes_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Em Sessão Ordinária da Câmara Municipal de Ibatiba-ES, realizada em 25 de maio de 2021, foi apresentado, verbalmente, pelos Vereadores desta Casa de Leis a indicação de doação de terreno para construção de um mini CEASA para administração da a ADUSAFI.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1247/of._158_-_indicacao_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1247/of._158_-_indicacao_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Vimos, muito respeitosamente à presença de Vossa Excelência, INDICAR a realização de calçamento em trecho próximo à Igreja da Comunidade Nossa Senhora Aparecida, no Córrego do Perdido, pertencente à paróquia Nossa Senhora do Rosário, de modo a viabilizar o acesso dos fies._x000D_
 _x000D_
 Tal indicação provém de ofício recebido na Paróquia Nossa Senhora do Rosário, assinada pelo Pe. Fábio Eduardo de Lima Santos, que segue em anexo._x000D_
 _x000D_
 No aguardo de uma especial atenção em torno do assunto em tela, aproveitamos o ensejo para apresentar a V. Ex.ª os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1252/of._201_-_indicacoes_-_todos_vereadores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1252/of._201_-_indicacoes_-_todos_vereadores.docx</t>
   </si>
   <si>
     <t>Em Sessão Ordinária da Câmara Municipal de Ibatiba-ES, realizada em 10 de Dezembro de 2021, foi apresentada pelo Vereador ELIAS CÂNDIDO DA SILVEIRA, a INDICAÇÃO, SUBSCRITA POR TODOS VEREADORES, de pavimentação de Três ruas no Córrego Boa Vista, próximas às residência do Tachico._x000D_
 Em razão da extrema necessidade da demanda apresentada pelos Vereadores, segue acostado Abaixo-Assinado do moradores daquela localidade que clamam por melhoria na pavimentação das vias.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Congratulação ao atleta Ivan da Silva Moreira.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1109/of._69_-_mocao_-_elias_candido.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1109/of._69_-_mocao_-_elias_candido.docx</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pelo Sr. Emerson Nunes e toda a sua família.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1115/of._116_-_mocao_de_pesar-_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1115/of._116_-_mocao_de_pesar-_lili.docx</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pelo Senhor Pedro Amorim da Silveira e toda a sua família.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1128/of._108_-_mocao_ibatiba_delas_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1128/of._108_-_mocao_ibatiba_delas_-_fernando.docx</t>
   </si>
   <si>
     <t>A presente Moção de Aplauso se justifica em face da necessidade do reconhecimento da importância deste programa que com esforço e união de todos, têm atendido com precisão as demandas femininas e dignificado nossa sociedade, neste momento histórico de reconhecimento das mulheres.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1129/of._114_-_mocao_oab.es_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1129/of._114_-_mocao_oab.es_-_fernando.docx</t>
   </si>
   <si>
     <t>A presente Moção de Aplauso se justifica em face da necessidade do reconhecimento da importância desta instituição que com esforço e união de todos, têm atendido com precisão as demandas da nossa sociedade, em especial, pela defesa da Democracia.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1130/of._153_-_mocao_ze_gloria_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1130/of._153_-_mocao_ze_gloria_-_fernando.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba aos préstimos ofertados pelo Sr. José Glória Vieira a esta cidade, com destaque para sua atuação na seara esportiva, atuando como atleta, além de estimular a realização de torneios futebolísticos._x000D_
 Esta Moção de Pesar é uma forma de demonstrar o respeito e a consideração desta Câmara Municipal ao Sr. José Glória Vieira e a todos os seus familiares.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1131/of._172_-_mocao_de_aplausos_uedem_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1131/of._172_-_mocao_de_aplausos_uedem_-_fernando.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba ao nosso conterrâneo que, com muita competência e dedicação, alcançou uma das mais altas patentes da Polícia Militar, honrando grandemente a todos os munícipes desta cidade._x000D_
 Sendo assim, esta Moção de Aplausos é uma forma de demonstrar o respeito e a consideração desta Câmara Municipal à Vossa Senhoria.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1133/of._200_-_mocao_moto_clube_blindados_-_fernando.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1133/of._200_-_mocao_moto_clube_blindados_-_fernando.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba ao grupo do motoqueiros que, além de impulsionar o comércio local com a realização de eventos, também mobiliza a sociedade para a realização de campanhas solidárias com a finalidade de ajudar os mais necessitados._x000D_
 Sendo assim, esta Moção de Aplausos é uma forma de demonstrar o respeito e a consideração desta Câmara Municipal ao Moto Clube Blindados.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1167/of._75_-_mocao_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1167/of._75_-_mocao_-_robertinho.docx</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pelo Sr. Sebastião Gonçalves da Silva e toda a sua família.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1168/of._88_-_mocao_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1168/of._88_-_mocao_-_robertinho.docx</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pela Sra. Terezinha Moreno Ferreira e toda a sua família.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pelo Senhor Edilson Ferreira Junger e toda a sua família.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1170/of._179_-_mocao_sebastiao_manoel_luiz_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1170/of._179_-_mocao_sebastiao_manoel_luiz_-_robertinho.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba aos préstimos ofertados pelo Sr. Sebastião Manoel Luiz a esta cidade, que muito contribuíram para o nosso desenvolvimento._x000D_
 Sendo assim, esta Moção de Pesar é uma forma de demonstrar o respeito e a consideração desta Câmara Municipal ao Sr. Sebastião Manoel Luiz e a todos os seus familiares.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1172/of._190_-_mocao_anaor_cabral_de_souza_-_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1172/of._190_-_mocao_anaor_cabral_de_souza_-_robertinho.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba aos préstimos ofertados pelo Sr. Anaor Cabral de Souza a esta cidade, onde deixou vasta contribuição, em especial na área urbana, onde foi Presidente da Associação de Moradores do Bairro Floresta._x000D_
 Naquela localidade, liderou movimentos que trouxeram benefícios que promoveram melhor qualidade de vida aos moradores._x000D_
 Não podemos deixar de ressaltar o trabalho missionário do Sr. Anaor Cabral de Souza, intitulado Presbítero das Assembleias de Deus, que atuou com vigor no disseminação da palavra de Deus aos irmão ibatibenses e da região, atuando, também, como conselheiro apaziguador de contendas.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pelo Sr. João Vitor Toledo Gonçalves e toda a sua família.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>A presente Moção de Aplauso se justifica pela atuação da do Instituto Federal do Espírito Santo, em conjunto com o Poder Executivo Municipal, seja pela produção de álcool em gel e sabonete líquido, seja pela permissão de fixação do Centro de Vacinação contra COVID-19 em suas dependências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Joao Brito Pereira Filho, Roberto Luiz Chaves</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1240/of._76_-_mocao_-_robertinho_e_jango.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1240/of._76_-_mocao_-_robertinho_e_jango.docx</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pela Sra. Rute Paula de Carvalho e toda a sua família.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira, João Pedro Carvalho Rocha</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1243/of._89_-_mocao_-_elias_candido_e_robertinho.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1243/of._89_-_mocao_-_elias_candido_e_robertinho.docx</t>
   </si>
   <si>
     <t>A presente Moção de Pesar se justifica em face das notáveis contribuições ao desenvolvimento do Município de Ibatiba/ES exercidas pela Sra. Adaiana Felina da Silva Campos e toda a sua família.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>Fernando Vieira de Souza, Ivanito Barbosa de Oliveira, Leonardo David Alexandrino de Carvalho, Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1245/of._151_-_mocao_turco_-_fernando_silvio_leo_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1245/of._151_-_mocao_turco_-_fernando_silvio_leo_ivanito.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba aos préstimos ofertados pelo Sr. Elias Alcure de Oliveira, em especial na seara esportiva, onde representou o Município atuando pelos saudosos times de Ibatiba e da Associação Atlética 1500, que muito alegrou a nossa população.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira, Leonardo David Alexandrino de Carvalho, Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1246/of._152_-_mocao_professor_flavio_-_silvio_leo_ivanito.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1246/of._152_-_mocao_professor_flavio_-_silvio_leo_ivanito.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba aos préstimos ofertados pelo Sr. Professor Flávio Alcure de Araújo a esta cidade, com destaque para sua atuação educacional, visto que lecionou a disciplina de História em diversas unidades de ensino de Ibatiba, contribuindo ativamente para a formação intelectual de muitos cidadãos ibatibenses.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1248/of._164_-_mocao_jorge_salomao_-_todos_vereadores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1248/of._164_-_mocao_jorge_salomao_-_todos_vereadores.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba aos préstimos ofertados pelo Sr. Jorge Salomão Fadlalah a esta cidade, com destaque para sua atuação na atividade mercantil local, destacando-se como o mais antigo dos comerciantes de Ibatiba.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira, Roberto Luiz Chaves</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1249/of._180_-_mocao_rene_marinho_dos_santos_-_robertinho_e_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1249/of._180_-_mocao_rene_marinho_dos_santos_-_robertinho_e_lili.docx</t>
   </si>
   <si>
     <t>Esta Moção representa o reconhecimento da Câmara Municipal de Ibatiba aos préstimos ofertados pelo Sr. Renê Marinho dos Santos a esta cidade, que muito contribuíram para o nosso desenvolvimento._x000D_
 Sendo assim, esta Moção de Pesar é uma forma de demonstrar o respeito e a consideração desta Câmara Municipal ao Sr. Sebastião Manoel Luiz e a todos os seus familiares.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Altera o Anexo III e o Anexo V da Lei Complementar nº 172/2019, que dispõe sobre a estrutura administrativa da Câmara Municipal de Ibatiba-ES, seu quadro de pessoal e dá outras providências.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>Altera os percentuais de que trata o Art.2º da Lei Complementar nº 130/2017 que concede gratificação de função ao presidente e membros da comissão de licitação, e ao pregoeiro e equipe de apoio, e dá outras providências.</t>
   </si>
   <si>
     <t>1022</t>
@@ -1333,93 +1333,93 @@
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>ALTERA CARGA HORÁRIO DO CARGO TÉCNICO DE NÍVEL SUPERIOR ENGENHEIRO AMBIENTAL DO QUADRO DE CARGOS EFETIVOS DA LEI COMPLEMENTAL MUNICIPAL Nº 40/2010 QUE INSTITUI O NOVO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO DE IBATIBA</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO DA ADMINISTRAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>DISPÕS SOBRE A ALTERAÇÃO PARCIAL DO ANEXO I DA LEI COMPLEMENTAR Nº 196/2020 DE 22 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1030/plc_12-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1030/plc_12-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TELETRABALHO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E ALTERA A LEI COMPLEMENTAR Nº 38, DE 31 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1031/plc_13-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1031/plc_13-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO PARCIAL DO ANEXO I DA LEI COMPLEMENTAR Nº 207/2021, DE 23 DE JUNHO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1048/plc_14-2021_issqn.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1048/plc_14-2021_issqn.pdf</t>
   </si>
   <si>
     <t>ALTERA O ISSQN NOS TERMOS DA LEI COMPLEMENTAR Nº 175/2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1049/plc_15-2021_contratacoes.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1049/plc_15-2021_contratacoes.pdf</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1050/plc_16-2021_metas_fiscais.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1050/plc_16-2021_metas_fiscais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AL TERAÇÃO DE ANEXOS DE METAS FISCAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1083/plc_018-2021_contratacao_de_pessoal_para_atender_as_necessidades_temporarias_de_excepcional_interesse_publico_da_administracao_municipal.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1083/plc_018-2021_contratacao_de_pessoal_para_atender_as_necessidades_temporarias_de_excepcional_interesse_publico_da_administracao_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal para atender as necessidades temporárias de excepcional interesse público da administração municipal</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Ibatiba o “Dia da Confraternização Espírita” e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADOS ENTRE MUNICÍPIOS BRASILEIROS COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE</t>
   </si>
   <si>
     <t>1052</t>
   </si>
@@ -1429,522 +1429,522 @@
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_25-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_25-2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei Municipal nº 560/2009 com redação dada pela Lei nº 697/2013</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_26-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_26-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IBATIBA/ES A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DO ESPÍRITO SANTO S.A. - BANDES, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_27-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_27-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELE CRITÉRIOS PARA REALIZAÇÃO DE PROCESSO SELETIVO NO ÂMBITO DAS CONTRATAÇÕES TEMPORÁRIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_28-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_28-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 843/2018, DE 23 DE MARÇO DE 2018, QUE CRIOU O FUNDO MUNICIPAL DE APOIO À AMPLIAÇÃO E MELHORIA DAS CONDIÇÕES DE OFERTA DA EDUCAÇÃO INFANTIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>Fernando Vieira de Souza, Jorcy Miranda Sangi</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1039/pl_29-2021_casa_cidadao_celio_loura.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1039/pl_29-2021_casa_cidadao_celio_loura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1040/pl_30-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1040/pl_30-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Cobrança Extrajudicial de Créditos da Fazenda Pública do Município de Ibatiba</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1041/pl_31-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1041/pl_31-2021.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO DO PROJETO DE LEI QUE TORNA OBRIGATÓRIO A DIVULGAÇÃO DOS NÚMEROS DE TELEFONES GRATUITOS PARA DENÚNCIAS REFERENTES À VIOLÊNCIA CONTRA A MULHER</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1042/pl_32_2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1042/pl_32_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIA DE PREVENÇÃO DO SUICÍDIO NO CALENDÁRIO MUNICIPAL, EM ALUSÃO AO SETEMBRO AMARELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_33_2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_33_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIA DE COMBATE À FAKE NEWS NO CALENDÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1044/pl_34-2021_revoga_lei_celular.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1044/pl_34-2021_revoga_lei_celular.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 667/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de premiação para concurso municipal de qualidade de café arábica de Ibatiba e dá outras providências.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1077/plo_36-2021_ppa.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1077/plo_36-2021_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1069/projeto_de_lei__37_2021_denominacao_rua_ze_florindo.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1069/projeto_de_lei__37_2021_denominacao_rua_ze_florindo.pdf</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1070/projeto_de_lei__38_2021_denominacao_creas_nelson.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1070/projeto_de_lei__38_2021_denominacao_creas_nelson.pdf</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1068/plo_39-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1068/plo_39-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBATIBA- ES.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1071/projeto_de_lei__40_2021_denominacao_rua_maria_de_freitas_alves.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1071/projeto_de_lei__40_2021_denominacao_rua_maria_de_freitas_alves.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1074/plo_41-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1074/plo_41-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público de Dorcas Fernandes Amorim</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1075/plo_42-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1075/plo_42-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público de Paulo Ferreira Pinto</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1076/plo_43-2021_denomina_rua_demetrio.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1076/plo_43-2021_denomina_rua_demetrio.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1078/plo_44-2021_concessao_de_ajuda_de_custo_aos_professores_e_pedagogos.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1078/plo_44-2021_concessao_de_ajuda_de_custo_aos_professores_e_pedagogos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E DISPÕE SOBRE A CONCESSÃO DE AJUDA DE CUSTO AOS PROFESSORES E PEDAGOGOS EFETIVOS DA REDE PÚBLICA MUNICIPAL DE ENSINO PARA AQUISIÇÃO DE COMPUTADORES E CELULARES NOVOS, BEM COMO PARA CUSTEIO DE ASSINATURA DE INTERNET, VISANDO SUA UTILIZAÇÃO NA REALIZAÇÃO DE ATIVIDADES PEDAGÓGICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1079/plo_45-2021_efetuar_o_pagamento_completivo_do_piso_salarial.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1079/plo_45-2021_efetuar_o_pagamento_completivo_do_piso_salarial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO COMPLETIVO DO PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA - ANO 2021 , NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1080/plo_46-2021_pagamentod_de_abono_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1080/plo_46-2021_pagamentod_de_abono_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE ABONO AOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSCIA DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1081/plo_050-2021_sancoes_a_serem_aplicadas_pelo_descumprimento_de_normas_higienico-sanitarias.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1081/plo_050-2021_sancoes_a_serem_aplicadas_pelo_descumprimento_de_normas_higienico-sanitarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sanções a serem aplicadas pelo descumprimento de normas higiênico-sanitárias durante o período de estado de calamidade pública.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1082/plo_051-2021_celebrar_convenio_com_a_associacao_comercial_e_industrial_de_ibatiba_aciba_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1082/plo_051-2021_celebrar_convenio_com_a_associacao_comercial_e_industrial_de_ibatiba_aciba_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar convênio com a associação comercial e industrial de Ibatiba ACIBA e dá outras providências.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO ESPECIAL TEMPORÁRIA COM A FINALIDADE PARA ACOMPANHAR E FISCALIZAR AS AÇÕES DE COMBATE AO CORONAVÍRUS NO MUNICÍPIO DE IBATIBA</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>CRIA O COMITÊ ESPECIAL DE REFORMA E SUBSTITUIÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IBATIBA, RESOLUÇÃO 084/83 E DÁ DEMAIS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SESSÃO SOLENE NA CÂMARA MUNICIPAL DE IBATIBA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA AO PROJETO DE RESOLUÇÃO Nº 03/2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1037/resolucao_07-2021_sessao_solene_confraternizacao_espirita.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1037/resolucao_07-2021_sessao_solene_confraternizacao_espirita.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1032/pr_08-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1032/pr_08-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SESSÃO SOLENE NA CÂMARA MUNICIPAL DE IBATIBA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1033/pr_09-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1033/pr_09-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a realização de sessões solenes realizadas no âmbito da Câmara Municipal de Ibatiba.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1038/resolucao_10-2021_lei_violencia_contra_mulher.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1038/resolucao_10-2021_lei_violencia_contra_mulher.pdf</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>Emiliane Ribeiro Lázaro, Elias Cândido da Silveira, Ivanito Barbosa de Oliveira, Leonardo David Alexandrino de Carvalho, Silvio Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1034/pr_11-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1034/pr_11-2021.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Projeto de Resolução "Medalha Jotalino Lopes da Silva" para cidadãos e cidadãs que possuem uma jornada de contribuição no município de Ibatiba/ES, através de sua solidariedade Cristã com tempo mínimo de 10 anos.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1035/pr_12-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1035/pr_12-2021.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Projeto de Resolução "Medalha Ledson Martins Figueiredo" para cidadãos e cidadãs que possuem uma jornada de contribuição no município de Ibatiba-ES através de seu trabalho na área da Educação com tempo mínimo de 10 anos.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1036/pr_13-2021.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1036/pr_13-2021.pdf</t>
   </si>
   <si>
     <t>Fica instituída pela Câmara Municipal de Ibatiba a Conferência Municipal de Juventude no Poder Legislativo, no último ano de cada biênio, sendo este um espaço estratégico para a participação dos jovens do município de Ibatiba-ES através do diálogo com os parlamentares e indicações de demandas a serem convertidas em futuros projetos de leis e indicações ao poder executivo.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Dispõe sobre “Medalha ao Mérito Mulheres Inspiradoras”, e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da Conferência Municipal da Mulher no Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA RESOLUÇÃO Nº 05/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1072/projeto_de_resolucao_018_21_sessao_solene_produtores_rurais.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1072/projeto_de_resolucao_018_21_sessao_solene_produtores_rurais.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1073/projeto_de_resolucao_019_21_sessao_solene_incaper.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1073/projeto_de_resolucao_019_21_sessao_solene_incaper.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sendo assim, encaminho as referidas indicações e requerimentos. No aguardo de uma especial atenção em torno do assunto em tela, no ensejo apresentamos V. Ex.ª os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1117/of._118_-_requerimento_-_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1117/of._118_-_requerimento_-_lili.docx</t>
   </si>
   <si>
     <t>Requer o encaminhamento de cópias de todos os contratos vigentes na categoria: compras e serviços, como também os relacionados à obras, reparo, limpeza urbana, hora máquinas, transporte escolar, alugueis de carros, vans e imóveis, como também todos relacionados à dispensa de licitação.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1118/of._188_-_requerimento_-_vereador_elias.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1118/of._188_-_requerimento_-_vereador_elias.docx</t>
   </si>
   <si>
     <t>1)	Requer informações acerca da medidas adotadas pela Prefeitura Municipal de Ibatiba em relações ao cães em situação de abandono nas ruas.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1119/of._192_-_requerimento__-_vereador_elias_candido_da_silveira.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1119/of._192_-_requerimento__-_vereador_elias_candido_da_silveira.docx</t>
   </si>
   <si>
     <t>1)	Requer informações de quais especialidades médicas estão disponíveis no município.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1120/of._211_-_requerimento_-_lili.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1120/of._211_-_requerimento_-_lili.docx</t>
   </si>
   <si>
     <t>1)	Requer informações acerca das medidas adotas pelo Executivo a respeito das badernas realizadas pelos andarilhos na Praça Davi Gomes.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>valor que foi gasto com a compra de medicamentos (remédios para combater a COVID-19, especificamente) de 2020 até a presente data.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Educação, para que nos preste informações, de forma oficial e detalhada, acerca do transporte universitário para os alunos do município.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>Indica a construção de Quebra Molas em Crisciúma e Santa Clara, em especial em frente a Igreja do Pastor Leonardo.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>No aguardo de uma especial atenção em torno do assunto em tela, aproveitamos o ensejo para apresentar a V. Ex.ª os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>1)	Requer cópia do contrato com firmando entre o Município de Ibatiba e a empresa que realiza o serviço de limpeza.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>Modificação da legislação do Conselho Municipal da Juventude, bem como, o reestabelecimento do funcionamento.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1193/of._71_-_requerimento_-_leo.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1193/of._71_-_requerimento_-_leo.docx</t>
   </si>
   <si>
     <t>1)	À Secretaria Municipal de Educação, para que nos preste informações, de forma oficial e detalhada, acerca do transporte universitário para os alunos do município.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1244/of._103_-_requerimento_vereadores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1244/of._103_-_requerimento_vereadores.docx</t>
   </si>
   <si>
     <t>Venho, muito respeitosamente à presença de Vossa Excelência, apresentar requerimento formulado pelos Vereadores desta casa de Leis, que segue acostado a este ofício._x000D_
 Ciente da presteza no atendimento a esta Casa de Leis, aguardamos uma especial atenção em torno do assunto em tela, oportunidade que apresentamos V. Ex.ª os nossos protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1250/of._189_-_requerimento_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1250/of._189_-_requerimento_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Vimos, muito respeitosamente à presença de Vossa Excelência, informar a realização de Audiência Pública no dia 30 de Novembro de 2021, conforme solicitação da Ilma. Diretora da Escola Maria Trindade de Oliveira (Ofício nº 81/2021 em anexo), a fim de dialogar demandas relacionadas ao Projeto de Extensão, bem como a apresentação de Projeto de Lei por alunos do EJA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1258/of._168_-_oficio_sindicato.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1258/of._168_-_oficio_sindicato.docx</t>
   </si>
   <si>
     <t>Foi encaminhado à Câmara Municipal de Ibatiba o Ofício nº 056/2021/SINDISPUMIES, que segue em anexo, requerendo informações acerca do pagamento de parcela adicional de incentivo regulados pela Lei Complementar 174/2019._x000D_
 Considerando a importância dos servidores desta municipalidade, responsáveis por realizar o monitoramento da saúde comunitária dos cidadãos ibatibenses, esta Câmara Municipal vem, muito respeitosamente, requer informações a Vossa Excelências acercado do ofício que segue em anexo.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1259/of._169_-_oficio_sindicato_-_agentes_comunitarios_de_endemias.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1259/of._169_-_oficio_sindicato_-_agentes_comunitarios_de_endemias.docx</t>
   </si>
   <si>
     <t>Considerando a importância dos servidores desta municipalidade, responsáveis por realizar o monitoramento comunitário das endemias que possam vir a acometer os cidadãos ibatibenses, esta Câmara Municipal vem, muito respeitosamente, requer informações a Vossa Excelências acercado do ofício que segue em anexo, no que tange à adequação do piso salarial, a utilização deste novo piso para base de cálculo dos direito dos servidores, bem como o pagamentos do retroativo da diferença apura entres os pisos salariais praticados, desde o mês de Janeiro de 2021.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1260/of._154_-_requerimento_-_filgueira_florindo_advogados.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1260/of._154_-_requerimento_-_filgueira_florindo_advogados.docx</t>
   </si>
   <si>
     <t>Em Sessão Ordinária da Câmara Municipal de Ibatiba-ES, realizada em 06 de Outubro de 2021, foi apresentado o Requerimento que segue em anexo pelo Dr. Erich Augusto Filgueira Florindo, OAB/ES 15.396, que visa a nominação de todas as ruas, bem como a numeração de todas as residências visando atender o maior interesse público._x000D_
 Após a leitura do expediente, foi submetido à votação dos Vereadores que aprovaram por unanimidade o seu encaminhamento à Vossa Excelência, o que se faz por meio do presente ofício.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1261/of._82_-_encaminhamento_de_resposta_de_oficio_ao_vereador_elias_candido_da_silveira.docx</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1261/of._82_-_encaminhamento_de_resposta_de_oficio_ao_vereador_elias_candido_da_silveira.docx</t>
   </si>
   <si>
     <t>Vimos, por meio deste expediente, comunicar a Vossa Excelência o recebimento de OF nº 102/GABINETEIBATIBA/2021, que apresenta resposta a requerimento formulado em Sessão Ordinária nesta Casa de Leis, com os seguintes anexos:_x000D_
 - Protocolo 1230/2021 (itens 1 e 2);_x000D_
 - Protocolo 2262/2021(itens 1 e 2);_x000D_
 - Protocolo 2560/2021 (itens 1, 2 e 3);</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2254,67 +2254,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1103/of._43_-_indicacoes_e_requerimentos_-_vereadora_elias_candido_da_silveira.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1104/of._59_-_indicacoes.requerimento_-_lili.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1105/of._67_-_indicacoes_-_elias_candido.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1106/of._68_-_mocao_-_elias_candido.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1107/of._92_-_indicacoes_-_elias.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1108/of._95_-_indicacoes_-_elias.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1110/of._109_-_indicacoes_-_lili.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1111/of._162_-_indicacoes_-_lili.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1112/of._185_-_indicacoes__-_vereador_elias_candido_da_silveira.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1113/of._191_-_indicacoes__-_vereador_elias_candido_da_silveira.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1114/of._210_-_indicacoes_-_lili.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1121/of._65_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1122/of._83_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1123/of._110_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1124/of._150_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1125/of._167_-_indicacoes_fernando.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1126/of._177_-_indicacoes__-_vereador_fernando_vieira_de_souza.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1127/of._205_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1132/of._42_-_indicacoes_-_vereadora_emiliane.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1134/of._74_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1135/of._84_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1136/of._100_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1137/of._112_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1138/of._149_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1144/of._72_-_indicacoes_-_jango.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1148/of._66_-_indicacoes_-_silvio.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1150/of._91_-_indicacoes_-_silvio.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1152/of._195_-_indicacoes_-_silvio.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1154/of._181_-_indicacoes__-_vereador_joao_brito_pereira_filho.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1155/of._63_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1157/of._87_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1158/of._106_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1160/of._147_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1162/of._166_-_indicacoes_magnetico.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1163/of._182_-_indicacoes__-_vereador_robertinho.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1165/of._197_-_indicacoes__-_vereador_robertinho.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1166/of._208_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1192/of._70_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1194/of._97_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1195/of._113_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1196/of._148_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1197/of._160_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1198/of._194_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1199/of._207_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1200/of._99_-_indicacoes_-_jose_paulo.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1201/of._115_-_indicacoes_-_paulinho.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1202/of._159_-_indicacoes_-_paulinho.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1203/of._187_-_indicacoes__-_vereador_paulinho.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1241/of._80_-_indicacoes_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1242/of._81_-_indicacoes_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1247/of._158_-_indicacao_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1252/of._201_-_indicacoes_-_todos_vereadores.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1109/of._69_-_mocao_-_elias_candido.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1115/of._116_-_mocao_de_pesar-_lili.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1128/of._108_-_mocao_ibatiba_delas_-_fernando.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1129/of._114_-_mocao_oab.es_-_fernando.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1130/of._153_-_mocao_ze_gloria_-_fernando.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1131/of._172_-_mocao_de_aplausos_uedem_-_fernando.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1133/of._200_-_mocao_moto_clube_blindados_-_fernando.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1167/of._75_-_mocao_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1168/of._88_-_mocao_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1170/of._179_-_mocao_sebastiao_manoel_luiz_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1172/of._190_-_mocao_anaor_cabral_de_souza_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1240/of._76_-_mocao_-_robertinho_e_jango.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1243/of._89_-_mocao_-_elias_candido_e_robertinho.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1245/of._151_-_mocao_turco_-_fernando_silvio_leo_ivanito.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1246/of._152_-_mocao_professor_flavio_-_silvio_leo_ivanito.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1248/of._164_-_mocao_jorge_salomao_-_todos_vereadores.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1249/of._180_-_mocao_rene_marinho_dos_santos_-_robertinho_e_lili.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1030/plc_12-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1031/plc_13-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1048/plc_14-2021_issqn.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1049/plc_15-2021_contratacoes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1050/plc_16-2021_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1083/plc_018-2021_contratacao_de_pessoal_para_atender_as_necessidades_temporarias_de_excepcional_interesse_publico_da_administracao_municipal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_25-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_28-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1039/pl_29-2021_casa_cidadao_celio_loura.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1040/pl_30-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1041/pl_31-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1042/pl_32_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_33_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1044/pl_34-2021_revoga_lei_celular.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1077/plo_36-2021_ppa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1069/projeto_de_lei__37_2021_denominacao_rua_ze_florindo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1070/projeto_de_lei__38_2021_denominacao_creas_nelson.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1068/plo_39-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1071/projeto_de_lei__40_2021_denominacao_rua_maria_de_freitas_alves.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1074/plo_41-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1075/plo_42-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1076/plo_43-2021_denomina_rua_demetrio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1078/plo_44-2021_concessao_de_ajuda_de_custo_aos_professores_e_pedagogos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1079/plo_45-2021_efetuar_o_pagamento_completivo_do_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1080/plo_46-2021_pagamentod_de_abono_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1081/plo_050-2021_sancoes_a_serem_aplicadas_pelo_descumprimento_de_normas_higienico-sanitarias.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1082/plo_051-2021_celebrar_convenio_com_a_associacao_comercial_e_industrial_de_ibatiba_aciba_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1037/resolucao_07-2021_sessao_solene_confraternizacao_espirita.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1032/pr_08-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1033/pr_09-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1038/resolucao_10-2021_lei_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1034/pr_11-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1035/pr_12-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1036/pr_13-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1072/projeto_de_resolucao_018_21_sessao_solene_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1073/projeto_de_resolucao_019_21_sessao_solene_incaper.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1117/of._118_-_requerimento_-_lili.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1118/of._188_-_requerimento_-_vereador_elias.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1119/of._192_-_requerimento__-_vereador_elias_candido_da_silveira.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1120/of._211_-_requerimento_-_lili.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1193/of._71_-_requerimento_-_leo.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1244/of._103_-_requerimento_vereadores.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1250/of._189_-_requerimento_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1258/of._168_-_oficio_sindicato.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1259/of._169_-_oficio_sindicato_-_agentes_comunitarios_de_endemias.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1260/of._154_-_requerimento_-_filgueira_florindo_advogados.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1261/of._82_-_encaminhamento_de_resposta_de_oficio_ao_vereador_elias_candido_da_silveira.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1103/of._43_-_indicacoes_e_requerimentos_-_vereadora_elias_candido_da_silveira.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1104/of._59_-_indicacoes.requerimento_-_lili.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1105/of._67_-_indicacoes_-_elias_candido.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1106/of._68_-_mocao_-_elias_candido.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1107/of._92_-_indicacoes_-_elias.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1108/of._95_-_indicacoes_-_elias.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1110/of._109_-_indicacoes_-_lili.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1111/of._162_-_indicacoes_-_lili.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1112/of._185_-_indicacoes__-_vereador_elias_candido_da_silveira.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1113/of._191_-_indicacoes__-_vereador_elias_candido_da_silveira.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1114/of._210_-_indicacoes_-_lili.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1121/of._65_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1122/of._83_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1123/of._110_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1124/of._150_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1125/of._167_-_indicacoes_fernando.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1126/of._177_-_indicacoes__-_vereador_fernando_vieira_de_souza.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1127/of._205_-_indicacoes_-_fernando.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1132/of._42_-_indicacoes_-_vereadora_emiliane.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1134/of._74_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1135/of._84_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1136/of._100_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1137/of._112_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1138/of._149_-_indicacoes_-_emiliane.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1144/of._72_-_indicacoes_-_jango.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1148/of._66_-_indicacoes_-_silvio.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1150/of._91_-_indicacoes_-_silvio.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1152/of._195_-_indicacoes_-_silvio.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1154/of._181_-_indicacoes__-_vereador_joao_brito_pereira_filho.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1155/of._63_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1157/of._87_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1158/of._106_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1160/of._147_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1162/of._166_-_indicacoes_magnetico.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1163/of._182_-_indicacoes__-_vereador_robertinho.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1165/of._197_-_indicacoes__-_vereador_robertinho.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1166/of._208_-_indicacoes_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1192/of._70_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1194/of._97_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1195/of._113_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1196/of._148_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1197/of._160_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1198/of._194_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1199/of._207_-_indicacoes_-_leo.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1200/of._99_-_indicacoes_-_jose_paulo.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1201/of._115_-_indicacoes_-_paulinho.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1202/of._159_-_indicacoes_-_paulinho.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1203/of._187_-_indicacoes__-_vereador_paulinho.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1241/of._80_-_indicacoes_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1242/of._81_-_indicacoes_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1247/of._158_-_indicacao_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1252/of._201_-_indicacoes_-_todos_vereadores.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1109/of._69_-_mocao_-_elias_candido.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1115/of._116_-_mocao_de_pesar-_lili.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1128/of._108_-_mocao_ibatiba_delas_-_fernando.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1129/of._114_-_mocao_oab.es_-_fernando.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1130/of._153_-_mocao_ze_gloria_-_fernando.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1131/of._172_-_mocao_de_aplausos_uedem_-_fernando.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1133/of._200_-_mocao_moto_clube_blindados_-_fernando.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1167/of._75_-_mocao_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1168/of._88_-_mocao_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1170/of._179_-_mocao_sebastiao_manoel_luiz_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1172/of._190_-_mocao_anaor_cabral_de_souza_-_robertinho.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1240/of._76_-_mocao_-_robertinho_e_jango.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1243/of._89_-_mocao_-_elias_candido_e_robertinho.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1245/of._151_-_mocao_turco_-_fernando_silvio_leo_ivanito.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1246/of._152_-_mocao_professor_flavio_-_silvio_leo_ivanito.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1248/of._164_-_mocao_jorge_salomao_-_todos_vereadores.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1249/of._180_-_mocao_rene_marinho_dos_santos_-_robertinho_e_lili.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1030/plc_12-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1031/plc_13-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1048/plc_14-2021_issqn.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1049/plc_15-2021_contratacoes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1050/plc_16-2021_metas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1083/plc_018-2021_contratacao_de_pessoal_para_atender_as_necessidades_temporarias_de_excepcional_interesse_publico_da_administracao_municipal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_25-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_28-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1039/pl_29-2021_casa_cidadao_celio_loura.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1040/pl_30-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1041/pl_31-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1042/pl_32_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_33_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1044/pl_34-2021_revoga_lei_celular.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1077/plo_36-2021_ppa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1069/projeto_de_lei__37_2021_denominacao_rua_ze_florindo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1070/projeto_de_lei__38_2021_denominacao_creas_nelson.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1068/plo_39-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1071/projeto_de_lei__40_2021_denominacao_rua_maria_de_freitas_alves.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1074/plo_41-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1075/plo_42-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1076/plo_43-2021_denomina_rua_demetrio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1078/plo_44-2021_concessao_de_ajuda_de_custo_aos_professores_e_pedagogos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1079/plo_45-2021_efetuar_o_pagamento_completivo_do_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1080/plo_46-2021_pagamentod_de_abono_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1081/plo_050-2021_sancoes_a_serem_aplicadas_pelo_descumprimento_de_normas_higienico-sanitarias.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1082/plo_051-2021_celebrar_convenio_com_a_associacao_comercial_e_industrial_de_ibatiba_aciba_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1037/resolucao_07-2021_sessao_solene_confraternizacao_espirita.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1032/pr_08-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1033/pr_09-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1038/resolucao_10-2021_lei_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1034/pr_11-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1035/pr_12-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1036/pr_13-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1072/projeto_de_resolucao_018_21_sessao_solene_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1073/projeto_de_resolucao_019_21_sessao_solene_incaper.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1117/of._118_-_requerimento_-_lili.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1118/of._188_-_requerimento_-_vereador_elias.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1119/of._192_-_requerimento__-_vereador_elias_candido_da_silveira.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1120/of._211_-_requerimento_-_lili.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1193/of._71_-_requerimento_-_leo.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1244/of._103_-_requerimento_vereadores.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1250/of._189_-_requerimento_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1258/of._168_-_oficio_sindicato.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1259/of._169_-_oficio_sindicato_-_agentes_comunitarios_de_endemias.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1260/of._154_-_requerimento_-_filgueira_florindo_advogados.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2021/1261/of._82_-_encaminhamento_de_resposta_de_oficio_ao_vereador_elias_candido_da_silveira.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>