--- v0 (2025-11-09)
+++ v1 (2026-06-13)
@@ -54,411 +54,411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/561/ind._01-2019.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/561/ind._01-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE CONTINUAR A CONSTRUÇÃO DE ESTACIOANEMNTO NOS CANTEIROS DA BR-262</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/562/ind._02-2019.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/562/ind._02-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE CONSTRUIR NO MÍNIMO CINCO CICLOVIAS NA SEDE DO MUNICÍPIO SENDO ASSIM DISTRIBUÍDAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Geilson de Santa Clara</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/563/of._09._enc._ind._verbal._ver._geilsonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/563/of._09._enc._ind._verbal._ver._geilsonassinado.pdf</t>
   </si>
   <si>
     <t>INDICAR  A NECESSIDADE PREMENTE DE QUE FOSSE FEITO REPAROS NA CAIXA DE ESGOTO LOCALIZADO PRÓXIMO A PROPRIEDADE DO SR. JOÃO CIGANO.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/564/of._10._enc._ind._verbal._geilsonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/564/of._10._enc._ind._verbal._geilsonassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE FEITO REPAROS NA SERRA DO DALTON HERINGER.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/565/of._11._enc._ind._verbal._geilsonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/565/of._11._enc._ind._verbal._geilsonassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE FEITO REPAROS NA ILUMINAÇÃO DO CAMPO ESPORTIVO DA COMUNIDADE DE SANTA CLARA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE FEITO UMA LIMPEZA NAS MEDIAÇÕES DO FÓRUM E PROMOTORIA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE FEITO REPAROS NAS PONTES DE MADEIRAS  E NAS ESTRADAS DAS COMUNIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>INDICAR A NECESSIDADE PREMENTE DE QUE FOSSE RESOLVIDO O PROBLEMA DO POSTE DE ENERGIA ELÉTRICA NA COMUNIDADE DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jorcy Miranda Sangi</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE RESOLVIDO O PROBLEMA EM RELAÇÃO AO MÉTODO DE BUSCAR LIXO NA COMUNIDADE DE CRICIÚMA, POIS VEM DESCOBERTO E COM ISSO DEIXAM LIXOS NO TRAJETO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Roberto Luiz Chaves</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/574/indicacao._10_._robertoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/574/indicacao._10_._robertoassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE QUE SEJA FEITO REPAROS EM TODAS AS ESTRADAS RURAIS DO MUNICÍPIO POIS ESTÃO SEM CONDIÇÕES DE TRANSITAR.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/578/ind._11._roberto.docxassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/578/ind._11._roberto.docxassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE QUE FOSSE COLOCADO 12 MANILHAS NO CÓRREGO DAS PEDRAS EM SÃO JOSÉ DO MERITI DEPOIS DO PRÉDIM PRÓXIMO A ESTRADA VICINAL.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE PROVIDENCIAR A DISPONIBILIZAÇÃO DE REDE DE ÁGUA TRATADA E REDE DE ESGOTO PARA O BAIRRO ANTÔNIO TACHICO ( CÓRREGO BOA VISTA).</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE PROVIDENCIAR A REFORMA DO CAMPO BOM DE BOLA LOCALIZADO NO BAIRRO LACERDA .</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE PROVIDENCIAR A DISPONIBILIZAÇÃO DE ENERGIA TRIFÁSICA PARA COMUNIDADE DE SANTA IZABEL E NEBLINA.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE PROVIDENCIAR A CONSTRUÇÃO DE UMA TRINCHEIRA, INTERLIGANDO OS BAIRROS TROCATE E VILA NOVA, EMBAIXO DA BR-262, NA CIDADE DE IBATIBA.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/585/of.24.enc._ind._ver._geilsonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/585/of.24.enc._ind._ver._geilsonassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE FEITO UM PALIATIVO PARA RESOLVER O PROBLEMA DA FALTA DE ÁGUA NA COMUNIDADE DE SANTA CLARA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/586/of.25.enc._ind._ver._geilsonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/586/of.25.enc._ind._ver._geilsonassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE FEITO UM DESENTUPIMENTO DA REDE DE ESGOTO DA COMUNIDADE DE CRICIÚMA LOCALIZADO NAS MEDIAÇÕES DA CASA DO SR. ARLINDO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/587/of.27.enc._ind._ver._geilsonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/587/of.27.enc._ind._ver._geilsonassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE FEITO A TROCA DA TAMPA DE UM BUEIRO PRÓXIMA A IGREJA CATÓLICA DE SANTA CLARA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/588/of.29.enc._ind._ver._geilsonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/588/of.29.enc._ind._ver._geilsonassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE RESOLVIDO O PROBLEMA DA SUPERLOTAÇÃO NOS TRANSPORTES ESCOLARES.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE FEITO O PATROLAMENTO E ENSAIBRAMENTO NA COMUNIDADE DE ÁGUA LIMPA, CRICIÚMA, SÃO JOSÉ E PEROBAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/597/of.32.enc.ind.ver.geilsonassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/597/of.32.enc.ind.ver.geilsonassinado.pdf</t>
   </si>
   <si>
     <t>INDICAR A NECESSIDADE PREMENTE DE QUE FOSSE FEITO REPAROS NA ILUMINAÇÃO NO TREVO DE SANTA CLARA.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/602/of.34.enc.ind.verbal.ver.fabioassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/602/of.34.enc.ind.verbal.ver.fabioassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE QUE SEJA FEITO UM PATROLAMENTO NA COMUNIDADE DE SANTA CLARA.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/603/of.35.enc.indi.verbal.ver.robertinhoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/603/of.35.enc.indi.verbal.ver.robertinhoassinado.pdf</t>
   </si>
   <si>
     <t>INDICAR A NECESSIDADE DE QUE SEJA FEITO QUEBRA-MOLAS NO CAMINHO DO CAMPO NO CÓRREGO DA CAMBRAIA E NO CÓRREGO DO CARANGOLA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/604/of.36.enc.ind.verbal.ver.eliasassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/604/of.36.enc.ind.verbal.ver.eliasassinado.pdf</t>
   </si>
   <si>
     <t>INDICAR A NECESSIDADE PREMENTE DE QUE SEJA FEITA UMA DRENAGEM NA RUA QUE FICA NAS IMEDIAÇÕES DA ESCOLA DAVID GOMES.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/605/of.37.enc.ind.verbal.ver.eliasassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/605/of.37.enc.ind.verbal.ver.eliasassinado.pdf</t>
   </si>
   <si>
     <t>INDICAR A NECESSIDADE PREMENTE DE QUE SEJA RESOLVIDO O PROBLEMA DO ESTACIONAMENTO DE CAMINHÕES NA AVENIDA 7 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/606/of.38.enc.ind.verbal.ver.eliasassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/606/of.38.enc.ind.verbal.ver.eliasassinado.pdf</t>
   </si>
   <si>
     <t>INDICAR A NECESSIDADE PREMENTE DE QUE SEJA RESOLVIDO O PROBLEMA DOS BUEIROS ENTUPIDOS NAS RUAS DO MUNICÍPIO DE IBATIBA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/607/of.42.enc.ind.ver.fabio.dnitassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/607/of.42.enc.ind.ver.fabio.dnitassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE QUE SEJA FEITO RETIRADA DAS ÁRVORES QUE FICAM NAS PROXIMIDADES DA BR-262 NO KM ES-195 NA DIVISA DO MUNICÍPIO DE IBATIBA-ES COM MUNICÍPIO DE LAJINHA-MG.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REGULARIZAÇÃO FUNDIÁRIA URBANA DO MUNICÍPIO INCLUINDO A VILA DE SANTA CLARA E CRICIÚMA</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Ivanito Barbosa de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/611/of.47.enc.ind.verbal.ver.ivanitoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/611/of.47.enc.ind.verbal.ver.ivanitoassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE QUE FOSSE FEITO REPAROS NO CALÇAMENTO DA RUA LUIZ CARLOS MONTEIRO NO IPÊ.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/613/of._50._enc._ind._verbal._eliasassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/613/of._50._enc._ind._verbal._eliasassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE SEJA CONSTRUÍDO UMA ESCADARIA DE FRENTE PARA A IGREJA DO PASTOR MARIO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/617/ind._31._robertoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/617/ind._31._robertoassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE QUE FOSSE FEITO A TROCA DA GRADE DO BUEIRO NO BAIRRO SÃO JOSÉ, NAS MEDIAÇÕES DA IGREJA CATÓLICA E A CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/618/ind._32._robertoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/618/ind._32._robertoassinado.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE QUE FOSSE FEITO A RETIRADA DAS PEDRAS QUEM ESTÃO NA BR-262 ENTRE OS TRECHOS DO PATRIMÔNIO DE BATATINHA A ALTO INÊS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE CONSTRUÍDO BAIAS PARA OS CAVALOS NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE PREMENTE DE QUE FOSSE IMPLANTADO SINALIZAÇÕES DE BAIXO DA PONTE NAS PROXIMIDADES DA OFICINA CHARPINEL.</t>
   </si>
   <si>
     <t>622</t>
   </si>
@@ -1266,87 +1266,87 @@
   <si>
     <t>753</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. OSÉIAS MAIA ROSOSTOLATO.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. SILAS GONÇALVES AMORIM.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Luciano Miranda Salgado</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/556/projeto_de_lei_complementa_01-2019_1.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/556/projeto_de_lei_complementa_01-2019_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA I DO § 1° DO ARTIGO 8°DA LEI COMPLEMENTAR N° 41/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_complementar_02-2019.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_complementar_02-2019.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESPORTE E LAZER PARA O FUTURO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_complementar_03-2019.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_complementar_03-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA O NUMERO DE VAGAS NA LEI COMPLEMENTAR 40/2010 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento efetivo no quadro do serviço público do município de Ibatiba/ES e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/570/projeto_de_lei_complementar_05-2019.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/570/projeto_de_lei_complementar_05-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À REGULARIZAÇÃO FISCAL COM A FAZENDA A PÚBLICA  DO MUNICÍPIO DE IBATIBA -  REGULARIZE IBATIBA.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>ALTERA ATRIBUIÇÕES DO CARGO DE OPERADOR DE MÁQUINAS PESADAS CONSTANTE NA LEI COMPLEMENTAR MUNICIPAL Nº 40/2010 DE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO RETROATIVO DA REVISÃO GERAL ANUAL REFERENTE AOS MESES JANEIRO A SETEMBRO DE 2018 NOS TERMOS DA LEI COMPLEMENTAR Nº 146/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO ESPECIAL DE AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES PÚBLICO DO MUNICÍPIO DE IBATIBA/ES E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
@@ -1681,159 +1681,159 @@
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º., DO ARTIGO 4º., INCISO II - O ARTIGO 142 DA RESOLUÇÃO Nº. 03/2015, DE 10 DE ABRIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE IBATIBA/ES – EXERCÍCIO DE 2006, DE RESPONSABILIDADE DO EX-PREFEITO JOSÉ ALCURE DE OLIVEIRA RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2006.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE IBATIBA/ES – EXERCÍCIO DE 2012, DE RESPONSABILIDADE DO EX-PREFEITO LINDON JONHSON ARRUDA PEREIRA RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/560/plom_01-2019.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/560/plom_01-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 23 DA LEI ORGÂNICA DO MUNICÍPIO DE IBATIBA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_n.03.robertoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_n.03.robertoassinado.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS PROVIDÊNCIAS TOMADAS EM RELAÇÃO AS 2 AMBULÂNCIAS QUE ESTÃO NA CIDADE DE CACHOEIRO PARADAS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_n.02.robertoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_n.02.robertoassinado.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS MÁQUINAS RECEBIDAS PELA SENADORA ROSE DE FREITAS E O DEPUTADO GIVALDO VIEIRA QUE ESTÃO PARADAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_n.03.robertoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_n.03.robertoassinado.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA EMENDA PARLAMENTAR REFERENTE A AMBULÂNCIA SEMI UTI.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/583/of._21.req._ver._fabioassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/583/of._21.req._ver._fabioassinado.pdf</t>
   </si>
   <si>
     <t>REQUER UM LAUDO EMITIDO PELA VIGILÂNCIA SANITÁRIA SOBRE AS CONDIÇÕES DE USO DA ESCOLA MARLENE ÁVILA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/584/of._22.req._ver._fabioassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/584/of._22.req._ver._fabioassinado.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO PORMENORIZADA DE TODOS OS ADITIVOS DA REFORMA DA ESCOLA DE SANTA MARIA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/598/of.33.enc.req.verbal.fabioassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/598/of.33.enc.req.verbal.fabioassinado.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE TODOS OS PONTOS DO MUNICÍPIO QUE FORAM ENSAIBRADOS E CÓPIAS DAS NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE AS VILAS DE SANTA CLARA E CRICIÚMA: QUANTIDADE DE RESIDÊNCIAS, POPULAÇÃO, LOCALIZAÇÃO DO POSTO DE SAÚDE E ARRECADAÇÕES DO POVOADO</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONTRATO DA INOVAR, NOME DOS PROFISSIONAIS QUE ATUAM NO MUNICÍPIO, BEM COMO CÓPIAS DAS NOTAS FISCAIS E COMPROVANTE DE PAGAMENTO.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_n.03.robertoassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_n.03.robertoassinado.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA EMENDA DA SEMI UTI CONCEDIDA PELO DEPUTADO GIVALDO VIEIRA.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/614/of.44.enc.req.verbal.marcusassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/614/of.44.enc.req.verbal.marcusassinado.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DAS FIRMAS QUE O MUNICÍPIO LOCOU AUTOMÓVEIS E MÁQUINAS PESADAS, E DE TODAS AS SECRETÁRIAS QUE ESTÃO FAZENDO USO.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/615/of.45.enc.req.verbal.marcusassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/615/of.45.enc.req.verbal.marcusassinado.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO RELAÇÃO DOS VALORES GASTOS COM SAIBRO.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/616/of.46.enc.req.verbal.marcusassinado.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/616/of.46.enc.req.verbal.marcusassinado.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DOS VALORES GASTOS COM COMBUSTÍVEL DE TODOS OS CARROS DE CADA SECRETARIA.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>REQUER DEPOIS AO GABINETE DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, REQUERENDO:_x000D_
 DADOS DO MOTORISTA;_x000D_
 DATA QUE A AMBULÂNCIA FOI ENTREGUE A MANUTENÇÃO;_x000D_
 ORÇAMENTO;_x000D_
 E DADOS DA EMPRESA QUE GANHOU A LICITAÇÃO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O USO DO MUSEU DOS TROPEIROS, POIS O MESMO SE ENCONTRA FECHADO A ALGUM TEMPO E ATÉ O MOMENTO NENHUMA PROVIDÊNCIA FOI TOMADA</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO SEGURO DA AMBULÂNCIA QUE INCENDIOU NO DIA 25/04/2019.</t>
@@ -2294,68 +2294,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/561/ind._01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/562/ind._02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/563/of._09._enc._ind._verbal._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/564/of._10._enc._ind._verbal._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/565/of._11._enc._ind._verbal._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/574/indicacao._10_._robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/578/ind._11._roberto.docxassinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/585/of.24.enc._ind._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/586/of.25.enc._ind._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/587/of.27.enc._ind._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/588/of.29.enc._ind._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/597/of.32.enc.ind.ver.geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/602/of.34.enc.ind.verbal.ver.fabioassinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/603/of.35.enc.indi.verbal.ver.robertinhoassinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/604/of.36.enc.ind.verbal.ver.eliasassinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/605/of.37.enc.ind.verbal.ver.eliasassinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/606/of.38.enc.ind.verbal.ver.eliasassinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/607/of.42.enc.ind.ver.fabio.dnitassinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/611/of.47.enc.ind.verbal.ver.ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/613/of._50._enc._ind._verbal._eliasassinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/617/ind._31._robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/618/ind._32._robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/556/projeto_de_lei_complementa_01-2019_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_complementar_02-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_complementar_03-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/570/projeto_de_lei_complementar_05-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/560/plom_01-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_n.03.robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_n.02.robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_n.03.robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/583/of._21.req._ver._fabioassinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/584/of._22.req._ver._fabioassinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/598/of.33.enc.req.verbal.fabioassinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_n.03.robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/614/of.44.enc.req.verbal.marcusassinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/615/of.45.enc.req.verbal.marcusassinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/616/of.46.enc.req.verbal.marcusassinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/561/ind._01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/562/ind._02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/563/of._09._enc._ind._verbal._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/564/of._10._enc._ind._verbal._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/565/of._11._enc._ind._verbal._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/574/indicacao._10_._robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/578/ind._11._roberto.docxassinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/585/of.24.enc._ind._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/586/of.25.enc._ind._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/587/of.27.enc._ind._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/588/of.29.enc._ind._ver._geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/597/of.32.enc.ind.ver.geilsonassinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/602/of.34.enc.ind.verbal.ver.fabioassinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/603/of.35.enc.indi.verbal.ver.robertinhoassinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/604/of.36.enc.ind.verbal.ver.eliasassinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/605/of.37.enc.ind.verbal.ver.eliasassinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/606/of.38.enc.ind.verbal.ver.eliasassinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/607/of.42.enc.ind.ver.fabio.dnitassinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/611/of.47.enc.ind.verbal.ver.ivanitoassinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/613/of._50._enc._ind._verbal._eliasassinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/617/ind._31._robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/618/ind._32._robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/556/projeto_de_lei_complementa_01-2019_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_complementar_02-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_complementar_03-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/570/projeto_de_lei_complementar_05-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/560/plom_01-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_n.03.robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_n.02.robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_n.03.robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/583/of._21.req._ver._fabioassinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/584/of._22.req._ver._fabioassinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/598/of.33.enc.req.verbal.fabioassinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_n.03.robertoassinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/614/of.44.enc.req.verbal.marcusassinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/615/of.45.enc.req.verbal.marcusassinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/sapl/public/materialegislativa/2019/616/of.46.enc.req.verbal.marcusassinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>