--- v0 (2025-11-09)
+++ v1 (2026-04-04)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, OUVIDO O PLENÁRIO, A VIABILIZAÇÃO DE PAVIMENTAÇÃO(CALÇAMENTO) DO TRECHO SEM ASFALTO EM FRENTE À RESIDENCIA DO FALECIDO TUTI.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDICA O EXMO. SENHOR PREFEITO MUNICIPAL, OUVIDO O PLENÁRIO, VIABILIZAR A EXTENSÃO DA REDE DE ILUMINAÇÃO ELÉTRICA AO LONGO DO ASFALTO QUE SE INICIA NO FINAL DA PAVIMENTAÇÃO ATÉ O FINAL DO ASFALTO DO BAIRRO YPÊ.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, OUVIDO O PLENÁRIO, VIABILIZAR INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NO KM 162, BR 262 (EM FRENTE O MOTEL SKALA), DEVIDO O QUANTITATIVO DE ACIDENTES OCORRIDO NO LOCAL.</t>
   </si>
   <si>
     <t>8</t>
   </si>
@@ -499,51 +499,51 @@
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PREMENTE DE INTERSEÇÃO JUNTO A EMPRESA FIBRIA ARACRUZ CELULOSE VIABILIZANDO SERVIÇOS DE LIMPEZA DE RESIDUOS DE PÓ DE MADEIRAS COM BARRO QUE SE ENCOTRAM CONCETRADOS NA FAIXA DE PEDESTRES DA BR-262,PROXIMIDADES DO DEPOSITO DE MADEIRAS DA REFERIDA EMPRESA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PREMENTE DE INTERSEÇÃO JUNTO AOS ORGÃOS COMPETENTES DA COMPANHIA ESCELSA-S/A VIABILIZANDO A SUBSTITUIÇÃO DE UM POSTE DA REDE DE ENERGIA ELETRICA ALTA TENSÃO LOCALIZADA NAS PROXIMIDADES DO ESTABELECIMENTO COMERCIAL 5 ESTRELA,DE PROPRIEDADE DO SENHOR CLOVIS DE FREITAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PREMENTE DE VIABILIZAR O NIVELAMENTO E ENSAIBRAMENTO DOS PONTOS MAIS CRITICOS DAS ESTRADAS VICINAIS DO CÓRREGO MONTE CRISTO, NA MUNICIPALIDADE.A MEDIDA SE FAZ NECESSÁRIA TENDO EM VISTA A APROXIMAÇÃO DA SAFRA CAFEEIRA DA REGIÃO,QUE DEPENDE EM MUITO DE UM BOM ACESSO</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.jpeg</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, OUVIDO PLENÁRIO VIABILIZAR O NIVELAMENTO E ENSAIBRAMENTO DAS ESTRADAS VICINAIS DO CÓRREGO SANTA ISABEL NAS PROXIMIDADES DA CASA DO SENHOR MANOEL, PREJUDICANDO O TRÁFEGO DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, OUVIDO PLENÁRIO VIABILIZAR S EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NO TRECHO NAS PROXIMIDADES  DE INÍCIO DA PONTE SANTA MARIA ATE CHÁCARA DE PROPRIEDADE DE HERDEIROS DE JOSÉ MARTINS(ZÉ BROA).</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>INDICA EXMO. PREFEITO MUNICIPAL, OUVIDO PLENARIO VIABILIZAR MANUTENÇAO DE SERVIÇOS DE TERRAPLANAGEM DAS ESTRADAS DA COMUNIDADES DE PEROBAS , ÀGUA LIMPA, FELIZ MUDANÇA E SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, OUVIDO PLENÁRIO VIABILIZAR A REABERTURA DE UM TRECHO DE ESTRADA VICINAL LOCALIZADO ENTRE A BR 262 E PROPRIEDADE DE HERDEIROS IVANITO MINEIRO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
@@ -1210,75 +1210,75 @@
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 41/2010(INSTITUI O NOVO PLANO DE CARREIRAS E VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO MUNICIPAL E DOS SERVIDORES DE APOIO EDUCACIONAL DO MUNICÍPIO DE IBATIBA/ES)"</t>
   </si>
   <si>
     <t>"ALTERA O INCISO I DO § 1º DO ART. 8º DA LEI COMPLEMENTAR Nº 41/2010, QUE INSTITUI  O NOVO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO MUNICIPAL E DOS SERVIDORES DE APOIO EDUCACIONAL DO MUNICÍPIO DE IBATIBA/ES"</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO NOS SERVIÇOS DE APOIO EDUCACIONAL.</t>
   </si>
   <si>
     <t>Elias Cândido da Silveira, Marcus Rodrigo Amorim Florindo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL NA FORMA DO INCISO X, DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, AOS SERVIDORES, FUNCIONÁRIOS E AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA DO CARGO TÉCNICO DE NÍVEL SUPERIOR - ENGENHEIRO CIVIL DO QUADRO DE CARGOS EFETIVOS E ALTERA O CAPUT E O §2º DO ART.23, AMBOS DA LEI COMPLEMENTAR MUNICIPAL Nº 40/2010 - INSTITUI O NOVO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO DE IBATIBA-ES.</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 36, DE 06 DE OUTUBRO DE 2009, QUE DISPÕE SOBRE A ESTRUTURA ORGÂNICA DA PREFEITURA DE IBATIBA, AS COMPETÊNCIAS DAS UNIDADES ORGANIZACIONAIS QUE A INTEGRAM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PROFISSIONAIS DA SAÚDE PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.tiff</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.tiff</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO A REGULARIZAÇÃO FISCAL COM A FAZENDA PÚBLICA DO MUNICÍPIO DE IBATIBA - REGULARIZE IBATIBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.tiff</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL AOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E ALTERA OS ANEXOS II E VII DA LEI COMPLEMENTAR N° 40 DE 23 DE MAIO DE 2010, ANEXOS III E VI DA LEI COMPLEMENTAR N° 41 DE 23 DE ABRIL DE 2010 E ANEXO II DA LEI COMPLEMENTAR N° 53 DE 06 DE SETEMBRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.tiff</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PROFISSIONAIS DO MAGISTÉRIO E DOS SERVIÇOS DE APOIO EDUCACIONAL PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.tiff</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO DE FUNÇÃO AO PRESIDENTE E MEMBROS DA COMISSÃO DE LICITAÇÃO, E AO PREGOEIRO E EQUIPE DE APOIO, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE ESSOAL PARA ATENDER AS NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>ALTERA O ART.6 DA LEI MUNICIPAL Nº 547/2009,QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL -FHIS E INSTITUI O CONSELHO GESTOR DO FUNDO MUNICIPAL DE HABITAÇÃO FHIS E DADE INTERESSE SOCIAL -DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>RATIFICA A DELIBERAÇÃO DA ASSEMBLEIA GERAL DO CIM PEDRA AZUL QUE AUTORIZA O INGRESSO DE NOVO MUNICÍPIO  CONSORCIADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
@@ -1348,51 +1348,51 @@
   <si>
     <t>ALTERAM OS ART. 37 E 41 DA LEI COMPLEMENTAR Nº 40/2010.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL PARA ATENDER AS NECESSIDADES TEMPORÁRIAS E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE IBATIBA - ACIBA COM O OBJETIVO DE REALIZAR SORTEIO DE PRÊMIOS NO DIA DAS MÃES.</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A CONCESSÃO E O PAGAMENTO DE VIAGENS, DIÁRIAS, PASSAGENS AÉREAS, REEMBOLSOS NO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE ESPAÇOS PÚBLICOS PARA EVENTOS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.tiff</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS INSTRUMENTOS DE COOPERAÇÃO COM MUNICÍPIOS VISANDO A ABERTURA, RECUPERAÇÃO E CONSERVAÇÃO DE RODOVIAS VICINAIS PRÓXIMAS ÀS DIVISAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA OS EXERCÍCIO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>RATIFICA A DELIBERAÇÃO DA ASSEMBLEIA GERAL DO CIM PEDRA AZUL QUE AUTORIZA O INGRESSO DE NOVO MUNICIPIO CONSORCIADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>ALTERA O ART. 6º DA  LEI MUNICIPAL Nº 547/2017, QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL- FHIS E INSTITUI O CONSELHO GESTOR DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL- FHIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>SUPRIME O {1º DO ART. 7º DA LEI MUNICIPAL Nº 821/2017.</t>
   </si>
@@ -1480,51 +1480,51 @@
   <si>
     <t>252</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO N.º 01/2017, E APROVA NOVO REGULAMENTO DO ESTÁGIO PROBATÓRIO A QUE ESTÃO SUJEITOS OS SERVIDORES DA CÂMARA MUNICIPAL DE IBATIBA &amp;#8211; ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>ALTERA O INCISO V DO ART. 75 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS IX E XXXIX DO ART. 75 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>INCLUI O §3º AO ART. 75 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>Fabinho, Ivanito Barbosa de Oliveira, Marcus Rodrigo Amorim Florindo</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL PELOM Nº04/2017.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS II E III DO ART.123 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ENCAMINHA MODELO DE CONTRATO A SER CELEBRADO COM A ACIBA CASO O PROJETO DE LEI ORDINÁRIA Nº 001/2017 SEJA APROVADO POR ESTA CASA SE LEIS.</t>
   </si>
   <si>
     <t>MINUTA DE TERMO DE AUTORIZAÇÃO DE USO, REFERENTE AO PLO 003/2017.</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO DO PRESENTE, NO USO DE SUA ATRIBUIÇÕES REGIMENTAIS, REQUER DEPOIS DE OUVIDO PLENÁRIO OFICIAR AO GABINETE DO EXCELENTÍSSIMO SENHOR PREFEITO, INFORMAÇÕES SOBRE A APLICABILIDADE DAS LEIS MUNICIPAIS Nº 670/2013 E 705/2013.</t>
   </si>
@@ -1582,51 +1582,51 @@
   <si>
     <t>REQUER RELAÇÃO DE TODAS AS TRANSFERÊNCIAS DOS RECURSOS DO FUNDEB NO ANO DE 2017.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE TODOS OS PAGAMENTOS REALIZADOS PELO EXECUTIVO MUNICIPAL ATRAVÉS DE RPA DURANTE O ANO DE 2017.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, SOLICITANDO CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO REFERENTE AO CONTRATO DE Nº 098/2017.</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 41/2010 (INSTITUI O NOVO PLANO DE CARREIRAS E VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO MUNICIPAL E DOS SERVIDORES DE APOIO EDUCACIONAL DO MUNICÍPIO DE IBATIBA/ES)</t>
   </si>
   <si>
-    <t>https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.tiff</t>
+    <t>http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.tiff</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1930,68 +1930,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.tiff" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibatiba.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.tiff" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>